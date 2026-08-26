--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1006,83 +1006,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но она являлась не кровеплотяным целителем, а кровавым рыцарем.</w:t>
-[...31 lines deleted...]
-        <w:t>Хотя обе силы даровались Матерью Первозданной Крови, уже по названиям становилось видно: кровеплотяной целитель специализировался на лечении, а кровавый рыцарь был рыцарем и занимался лечением лишь попутно.</w:t>
+        <w:t>Но она являлась не кровеплотяным целителем, а рыцарем крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя обе силы даровались Матерью Первозданной Крови, уже по названиям становилось видно: кровеплотяной целитель специализировался на лечении, а рыцарь крови был бойцом и занимался лечением лишь попутно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шары полетели по параболе. В воздухе они преобразились, раздулись, отрастили по шесть ног и по две руки.</w:t>
+        <w:t>Шары полетели по параболе. В воздухе они преобразились, раздулись, отрастили по шесть ног и по две руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>