--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -30,1203 +30,1619 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На следующее утро Янь Сыся привел Сяо Ляня к мемориальной доске его родителей, чтобы возжечь благовония. Янь Сыся вспомнил вчерашние слова Сяо Ляня и сказал Цзю Си: «Иди завтракай, моя жена позаботится обо мне».</w:t>
-[...1134 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
+        <w:t>На следующее утро Янь Сыся повёл Сяо Ляня совершить подношение благовоний перед поминальными дощечками родителей. Помня вчерашние слова Сяо Ляня, Янь Сыся обратился к Цзюсы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ступай поешь, а обратно меня проведёт госпожа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзюсы склонился перед ними в поклоне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушаюсь, молодой господин, госпожа. Цзюсы откланивается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь всё ещё не привык к тому, что другие проявляют к нему такое почтение, и лишь кивнул в ответ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся слегка повернул голову в сторону Сяо Ляня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Покорнейше прошу госпожу зажечь благовония.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — Сяо Лянь взял стоявшие на алтаре благовонные палочки, с почтенным видом зажег их от пламени свечи и протянул прямо Янь Сыся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, тут же сообразив, что Янь Сыся не сможет точно определить, где находятся благовония, он, слегка покраснев, взял Янь Сыся за руку и вложил палочки ему в ладонь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Держи крепко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся наклонил голову:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Премного благодарен, госпожа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь взял ещё три палочки для себя, зажег их и подвёл Янь Сыся к циновке для молений. Они вместе опустились на колени и совершили три поклона. Хотя Янь Сыся ничего не видел, их движения вышли удивительно слаженными. После этого они опустили благовония в курильницу перед поминальными дощечками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этом Сяо Лянь засвидетельствовал своё почтение его усопшим родителям. Они поднялись, и Сяо Лянь пошёл впереди, а Янь Сыся опёрся на его руку. Едва они вошли в столовую и не успели ещё присесть, как Сяо Лянь увидел приближающуюся девушку в фиолетовом одеянии. Словно не замечая Сяо Ляня, она направилась прямо к Янь Сыся и схватила его за рукав:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Сыся, почему ты не взял с собой Цзюсы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня сопровождает жена, — Янь Сыся мягко высвободил руку. — Я уже не раз говорил тебе: я мужчина, и тебе следует соблюдать приличия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзымянь недовольно поджала губы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В детстве мы были куда ближе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но теперь мы выросли, — Янь Сыся тихо усмехнулся и обратился к стоящему рядом Сяо Ляню: — Госпожа, это дочь управляющего Яня — Янь Цзымянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь кивнул ей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуй, госпожа Цзымянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзымянь уставилась на Сяо Ляня во все глаза, а её надутые губы выражали крайнее недовольство. Впрочем, из-за её юности это смотрелось вовсе не отталкивающе, а скорее капризно. Не удостоив Сяо Ляня ответом, Цзымянь лишь фыркнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, видя, что Цзымянь заметно младше его, не принял её поведение близко к сердцу и хотел было помочь Янь Сыся сесть. Однако Янь Сыся не сдвинулся с места, вместо этого перехватив ладонь Сяо Ляня и крепко сжав её. Затем он обратился к Цзымянь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзымянь, Сяо Лянь — мой законная жена, вошедшая в наш дом, и проявлять к нему неуважение недопустимо. Отныне он такой же хозяин поместья Янь, и я хочу, чтобы ты относилась к нему так же, как ко мне. — Его голос оставался мягким, но в нём прозвучала строгая нотка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь не стал его останавливать. Сам он и впрямь не сердился, но то, что Цзымянь проявила к нему неуважение, оставалось фактом. Раз уж Янь Сыся заступался за него, к чему отвергать его доброту?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзымянь питала к Янь Сыся нежные чувства, но прекрасно понимала, что её происхождение не позволяет ей рассчитывать на брак с ним, а потому подавляла свою привязанность. Ей хотелось, чтобы Янь Сыся взял в жёны девушку из равной по статусу семьи. Ещё когда Янь Сыся отправил свадебные подарки в дом Сяо, Цзымянь была раздосадована: мало того что мужчина, так ещё и из купеческой семьи. Но то был хотя бы законный сын, что с трудом, но подходило. Вчера же Цзымянь узнала, что вошедший в дом — побочный сын от наложницы, и её сердцу стало совсем тяжело. С одной стороны, она считала, что брак с побочным сыном роняет достоинство Янь Сыся, с другой — злилась на дом Сяо за то, что они воспользовались слепотой Янь Сыся и обманули его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзымянь молчала, кусая губы и с покрасневшими глазами смотря на Янь Сыся, но тот не мог видеть её жалобного вида. Цзымянь не выдержала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дом Сяо обманул тебя! Они подменили подлинное подделкой и подсунули тебе побочного сына!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Лянь — не «подделка», да и законный сын дома Сяо — далеко не «подлинное сокровище», — Янь Сыся не удержался от смешка при этих словах. — Но даже если бы это и была подмена, эта «подделка» для меня куда драгоценнее и милее любого «сокровища».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзымянь не желала ничего слушать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все равно я считаю, что он тебе не пара!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если уж на то пошло, то это я ему не пара. Наш дом переживает не лучшие времена, а он — молодой человек с прекрасным будущим, и ему достался в мужья слепец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав эти слова, Сяо Лянь второй рукой сжал ладонь Янь Сыся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вовсе нет, ты замечательный!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся повернул голову в сторону Сяо Ляня, слегка подмигнул и с улыбкой сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К тому же судить о том, подходят ли люди друг другу для брака — само по себе ошибочно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь смотрел в глаза Янь Сыся. Хоть они и были лишены блеска, Сяо Ляню показалось, будто он увидел в них свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, Янь Сыся снова повернулся к Цзымянь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, когда ты подрастёшь, ты это поймёшь. Цзымянь, ты часть моей семьи, и я надеялся, что ты примешь его от чистого сердца. Но если тебе трудно сделать это прямо сейчас, я прошу тебя хотя бы уважать его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж Янь Сыся высказался настолько прямо, дальнейшее упрямство со стороны Цзымянь выглядело бы крайней глупостью. Цзымянь присела в легком поклоне перед Сяо Лянем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа, простите Цзымянь за бестактность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на обиженную Цзымянь, Сяо Лянь словно видел перед собой младшую сестру, и с улыбкой ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва Сяо Лянь договорил, как к Янь Сыся, точно пушечное ядро, подскочил ребёнок и крепко обнял его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся погладил Янь Сидуна по голове:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сидун, ты ещё не приветствовал невестку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сидун повернулся к Сяо Ляню и звонко произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуйте, невестка!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь, глядя на мальчугана, который чертами лица был очень похож на Янь Сыся, с улыбкой отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуй, Сидун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент подошли и сам управляющий Янь с супругой. Обменявшись несколькими фразами, все уселись за стол. Янь Сидун, точно маленький взрослый, уселся подле Янь Сыся и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, что ты будешь есть? Сегодня есть овощные лепешки, пирожные с пионами, пирожные с гибискусом и лепешки с тушеным мясом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сидун, ешь сам, у брата теперь есть жена, — Янь Сыся взялся за пиалу и палочки, повернувшись к Сяо Ляню. — Не согласится ли госпожа помочь мне?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь понимал, что Янь Сыся помогает ему войти в семью, и постарался держать себя с достоинством:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется. Что бы хотел съесть мой муж?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Покорнейше прошу госпожу положить мне лепешку с тушеным мясом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь протянул палочки. Он-то думал, что человек столь возвышенного склада, как Янь Сыся, захочет пирожные с пионами или гибискусом, и про себя тихонько улыбнулся: казалось, возвышенная неземная аура Янь Сыся слегка развеялась, делая его ближе и понятнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, госпожа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Янь, глядя на их ладное общение, расплылся в улыбке, отчего у глаз собрались лучистые морщинки. Вглядевшись в лицо Сяо Ляня, он вдруг вспомнил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ведь это не ты ли стоял у наших ворот в тот день?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Янь не уточнил, в какой именно день, но Сяо Лянь сразу понял, о чем речь, и смущенно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да… Я поступил очень нескромно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Янь дважды хмыкнул от удовольствия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вовсе не нескромно! Ты ведь тогда простоял всё утро. Сейчас подумаю — будь я тогда проницательнее да пригласи тебя в дом, тебе не пришлось бы караулить у ворот еще несколько дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оттого что эту историю вытащили на свет божий перед всеми, Сяо Лянь от неловкости поперхнулся кашей и зашелся кашлем. Янь Сыся легонько погладил его по спине и с улыбкой молвил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Янь, перестаньте его смущать. Он легко смущается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Янь лишь улыбнулся и пару раз повторил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хороший ребёнок, замечательный ребёнок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидевшая подле управляющего Цзымянь по-прежнему была без настроения, но больше не проронила ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После трапезы Янь Сыся повёл Сяо Ляня в задний сад. Сад был разделен пополам: с одной стороны рос бамбук, с другой — клёны. Переплетение красной листвы и изумрудного бамбука выглядело невероятно живописно. В самом центре стоял двухэтажный деревянный домик, к дверям которого вела тропинка из синего камня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся, не нуждаясь в поддержке Сяо Ляня или подсказках, привычным шагом вошёл внутрь. В комнате стоял бамбуковый стол и несколько бамбуковых стульев; на столе расположились чайный сервис и шахматная доска. Янь Сыся провел рукой по доске:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь мы с друзьями обычно пьем чай и беседуем. Когда не слишком холодно, я читаю на втором этаже. Не хочет ли госпожа взглянуть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ляню не терпелось увидеть место, где Янь Сыся проводит время:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, с удовольствием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся взял Сяо Ляня за руку и повел его на второй этаж, подойдя к письменному столу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Верит ли госрожа, что я всё ещё могу писать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Верю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А верит ли госпожа, что мой почерк остался таким же, как и прежде?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Верю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А во что же госпожа не верит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я поверю всему, что бы ты ни сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова Сяо Ляня, похоже, порадовали Янь Сыся. Он с улыбкой достал и разложил лист бумаги сюань:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Покорнейше прошу госпожу растереть для меня тушь, а не то я боюсь вымазаться из-за своей слепоты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь шагнул вперед и принялся растирать тушь. Янь Сыся взял кисть, обмакнул ее и стал писать. Сяо Лянь смотрел, как из-под его кисти рождаются ровные, статные иероглифы — они выходили даже красивее, чем у него самого, отчего восхищение Сяо Ляня лишь возросло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Янь Сыся писал, он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе разве не любопытно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Немного любопытно, — искренне признался Сяо Лянь. — Но стоит вспомнить, что это ты, как все перестает казаться странным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ведь не божество, — с улыбкой отозвался Янь Сыся. — Расскажу — и ты, чего доброго, поднимешь меня на смех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не подниму, — Сяо Лянь спросил: — Как же тебе удается писать так ровно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раньше в уездной школе наставник часто заставлял меня переписывать книги в наказание. По вечерам, когда сидел дотемна, глаза невольно слипались. Поначалу иероглифы выходили кособокими, но чем чаще наставник наказывал меня, тем больше я набивал руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Лянь удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужели и тебя наказывал наставник?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В годы моей юности я был ещё тем сорванцом и проказником. Разве не похоже?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, совершенно непохоже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Сыся со смехом поведал Сяо Ляню ещё несколько забавных историй из своего прошлого. Сяо Лянь догадался: должно быть, Янь Сыся почувствовал его неловкость в новом доме и решил так развеселить его. Чувствуя, как Янь Сыся бережно сокращает расстояние между ними, Сяо Лянь постепенно расслабился, и на душе у него стало светло и тепло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>