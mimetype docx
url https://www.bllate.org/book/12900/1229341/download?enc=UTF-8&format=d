--- v0 (2026-05-24)
+++ v1 (2026-07-11)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мы же все в одном отряде, раз он просит одежду — выдай. — голос Пью до дна был таким же, как и его ник — беззаботным, непринуждённым, с кристальной чистотой и едва уловимым благородством. Будь это сериал, это был бы голос настоящего героя. И сейчас этот герой сказал, — Хотя погода и жаркая, но бегать голышом всё же неловко.</w:t>
+        <w:t>— Мы же все в одном отряде, раз он просит одежду — выдай. — голос «Пью до дна» был таким же, как и его ник — беззаботным, непринуждённым, с кристальной чистотой и едва уловимым благородством. Будь это сериал, это был бы голос настоящего героя. И сейчас этот герой сказал, — Хотя погода и жаркая, но бегать голышом всё же неловко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После этого Белоснежный дракон надолго замолчал, зато остальные как следует познакомились друг с другом. Со стороны «Корпуса призрачного сервера» и так всё ясно, а со стороны «Пяти гор» были берсерк Пью до дна, воин крови Белоснежный дракон, хилер Вершина Тайшань, ассасин Без злого умысла, заклинатель духов Развратник, но не пошляк и маг Повелитель огненных облаков.</w:t>
+        <w:t>После этого Белоснежный дракон надолго замолчал, зато остальные как следует познакомились друг с другом. Со стороны «Корпуса призрачного сервера» и так всё ясно, а со стороны «Пяти гор» были берсерк «Пью до дна», воин крови Белоснежный дракон, хил Вершина Тайшань, ассасин Без злого умысла, заклинатель духов Развратник, но не пошляк и маг Повелитель огненных туч.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,83 +622,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мы с Белоснежным драконом пойдём впереди, Штурмовик и Кровавый бык — прикроют тыл, остальные маги и хилы — в центре. — быстро расставил силы Пью до дна, — Старайтесь внимательно смотреть по сторонам, будьте настороже.</w:t>
-[...31 lines deleted...]
-        <w:t>Расстановка Пью до дна была стандартной, без явных промахов. Просто обычно эту роль играл птичка, и теперь, когда внезапно сменился лидер, Фан Чжэну было непривычно. Но, видя, что Po11y ничего не говорит, он тоже сдержался.</w:t>
+        <w:t>— Мы с Белоснежным драконом пойдём впереди, Штурмовик и Кровавый бык — прикроют тыл, остальные маги и хилы — в центре. — быстро расставил силы «Пью до дна», — Старайтесь внимательно смотреть по сторонам, будьте настороже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Расстановка «Пью до дна» была стандартной, без явных промахов. Просто обычно эту роль играл птичка, и теперь, когда внезапно сменился лидер, Фан Чжэну было непривычно. Но, видя, что Po11y ничего не говорит, он тоже сдержался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Гильдия] Повелитель огненных облаков: +10086</w:t>
+        <w:t>[Гильдия] Повелитель огненных туч: +10086</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подсолнух был словно сигналом к атаке. После него бесчисленные мобы причудливых форм появлялись один за другим, как из пулемёта. Некоторые появлялись по одиночке, другие — целыми группами. Какое-то время отряд был немного разобщён, но, к счастью, танки были на высоте и быстро стабилизировали угрозу. Затем все, разбившись по двое-трое, начали наносить сбалансированный урон. Так они пробились до конца оранжереи. Ничего особо ценного не выпало, зато они увидели стоящего там седобородого старичка. Доброе лицо, улыбка, глаза-щелочки.</w:t>
+        <w:t>Подсолнух был словно сигналом к атаке. После него бесчисленные мобы причудливых форм появлялись один за другим, как из пулемёта. Некоторые появлялись по одиночке, другие — целыми отрядами. Какое-то время отряд был немного разобщён, но, к счастью, танки были на высоте и быстро стабилизировали угрозу. Затем все, разбившись по двое-трое, начали наносить сбалансированный урон. Так они пробились до конца оранжереи. Ничего особо ценного не выпало, зато они увидели стоящего там седобородого старичка. Доброе лицо, улыбка, глаза-щелочки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,82 +2126,130 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Любовь, трогающая небеса и землю.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>	Любовь, трогающая небеса и землю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>	Нелепость ради женщины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Отлично, это NPC =_=</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -2574,51 +2622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Гильдия] Повелитель огненных облаков: В играх главное…</w:t>
+        <w:t>[Гильдия] Повелитель огненных туч: В играх главное…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поскольку приглашение в отряд отправил Пью до дна «Корпусу призрачного сервера», то сейчас капитаном объединённого отряда был Пью до дна, и право выбора также было в его руках.</w:t>
+        <w:t>Поскольку приглашение в отряд отправил «Пью до дна» «Корпусу призрачного сервера», то сейчас капитаном объединённого отряда был «Пью до дна», и право выбора также было в его руках.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3758,51 +3806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо. — Пью до дна почти без колебаний принял предложение птички. — Разделяемся. Будьте осторожны.</w:t>
+        <w:t>— Хорошо. — «Пью до дна» почти без колебаний принял предложение птички. — Разделяемся. Будьте осторожны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3822,51 +3870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя эти двенадцать человек, собравшись вместе, были внушительной кучей, но, рассредоточившись по лабиринту, стало трудно даже встретить кого-то одного. Но у каждого был свой подход к лабиринту. Были такие, как Кровавый бык не ест траву и Вершина Тайшань, — эмпирики, идущие, всё время касаясь стены по левую руку. Были такие, как Пью до дна и птичка, — которые оказавшись на развилке оценивали обстановку, анализировали и только потом принимали решение. Конечно, большинство полагалось на интуицию или вообще закрывало глаза и шло наугад.</w:t>
+        <w:t>Хотя эти двенадцать человек, собравшись вместе, были внушительной кучей, но, рассредоточившись по лабиринту, стало трудно даже встретить кого-то одного. Но у каждого был свой подход к лабиринту. Были такие, как Кровавый бык не ест траву и Вершина Тайшань, — эмпирики, идущие, всё время касаясь стены по левую руку. Были такие, как «Пью до дна» и птичка, — которые оказавшись на развилке оценивали обстановку, анализировали и только потом принимали решение. Конечно, большинство полагалось на интуицию или вообще закрывало глаза и шло наугад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К счастью, хотя это и заняло много времени, все один за другим благополучно выбрались. В конце концов, блуждающими в стенах из растений остались лишь Пью до дна, Белоснежный дракон, Po11y и Кто лечит — тот и мать.</w:t>
+        <w:t>К счастью, хотя это и заняло много времени, все один за другим благополучно выбрались. В конце концов, блуждающими в стенах из растений остались лишь «Пью до дна», Белоснежный дракон, Po11y и Кто лечит — тот и мать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4686,51 +4734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Текущий] Повелитель огненных облаков: Тогда я спокоен. Чёрт! Какие же наши глава и замглавы бестолковые, настоящие топографические кретины!</w:t>
+        <w:t>[Текущий] Повелитель огненных туч: Тогда я спокоен. Чёрт! Какие же наши глава и замглавы бестолковые, настоящие топографические кретины!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4814,51 +4862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Текущий] Повелитель огненных облаков: …</w:t>
+        <w:t>[Текущий] Повелитель огненных туч: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5006,51 +5054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Текущий] Повелитель огненных облаков: Чёрт возьми…</w:t>
+        <w:t>[Текущий] Повелитель огненных туч: Чёрт возьми…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6063,50 +6111,82 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мораль — не злите бесстрастных, коварных зомби, особенно если у них милые никнеймы ╮(╯_╰)╭</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>