--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 8 </w:t>
+        <w:t>Глава 8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,595 +142,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сам того не подозревая, Юй Юань издал приглушённый звук, а затем поднял глаза на Синхуэя.</w:t>
-[...543 lines deleted...]
-        <w:t>Синхуэй ещё не отошёл от ощущения от прикосновения к рогу, когда неосознанно выпалил эти слова.</w:t>
+        <w:t>Юй Юань, застигнутый врасплох, тихо простонал и поднял на него взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо юного бога побледнело — то ли от испуга, то ли от земной тряски. В такт колебаниям из его мягких кудряшек медленно, покачиваясь, поднялась одна упрямая прядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Юй Юаня, прикованный к этой прядке, невольно следил за её движением. Ему показалось, что в груди что-то тихо ёкнуло. Странное ощущение на мгновение заставило забыть о прикосновении к макушке, хотя он и не сразу понял, что именно почувствовал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тряска прекратилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Юй Юаня прозвучал снизу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Натискался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй моргнул и спокойно убрал руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань опустил стройное маленькое божество на пол, проследил, как тот обретает равновесие, и с полуулыбкой уставился на него. В конце концов, не выдержал и провёл пальцем по своему рогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рога на голове были отличительной чертой демонов. У высших демонов ещё и крылья вырастали, но Юй Юань считал их помехой и обычно прятал, оставляя на виду лишь тёмно-красный острый рог на правом виске — такой же яркий и необузданный, как он сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ощущение от того, что его твёрдый рог сжимают, было на редкость странным. Температура тела у демонов высокая, но их рога всегда ледяные. И даже прохладные пальцы юного бога оказались теплее, чем сам рог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За всю жизнь Юй Юань и представить не мог, что однажды слабенький бог-ваза потрогает его за рог. К тому же, приведя в порядок свою помятую одежду, юный бог источал едва уловимый, чистый аромат, напоминающий запах древесины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань поднял взгляд на ошеломлённого бога. Казалось бы, случай в его пользу, но после прикосновения Синхуэй выглядел так, будто пережил шок: он опустил безучастные чёрные глаза, плотно сжал яркие губы и уставился на свою руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что такое? Он что, ещё и осмысливает происходящее?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань склонил голову, наполовину скрыв лицо в тени, отчего его черты казались ещё более резкими и опасными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чём задумался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой маленький рог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, ещё не оправившись от ощущений, нечаянно ляпнул это вслух.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,2227 +718,1523 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синхуэй поднял глаза: !!!</w:t>
-[...2175 lines deleted...]
-        <w:t>Синхуэй: С меня хватит, с меня хватит, с меня хватит…</w:t>
+        <w:t>Синхуэй поднял голову: !</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань усмехнулся, тон стал прохладным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Одного прикосновения вам хватило, чтобы сделать столько выводов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные демоны тоже не удержались и уставились на Синхуэя. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели этот юный бог, выглядящий таким хилым, на деле настолько дерзок? На второй день в Заброшенной системе он уже успел вляпаться в серьёзную историю, открыто бросив вызов тирану Юй Юаню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чувство опасности накрыло с головой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй чувствовал, как бешено колотится сердце. Спустя мгновение он тихо и с недоумением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У демонов рога имеют какое-то особое значение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бог сохранял внешнее спокойствие и невозмутимость — лишь упрямая прядка продолжала покачиваться. Но атмосфера в зале стала напряжённой и странной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, Юй Юань не выдержал и фыркнул, рассмеявшись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ничего особенного. На чём мы остановились? Вы правда можете определить расположение руды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй «посмотрел» на него в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как раз сегодня после обеда мы выезжаем в карьер. Вы не против присоединиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй, следуя за Инь Фань, скрылся за дверью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Я улыбался вежливо и дружелюбно, но в его улыбке явно сквозила насмешка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, ты и правда спустишь ему эту дерзость?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то из толпы, любящий поглазеть на чужие проблемы, пригнул голову и тихо пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Командир, я бы на твоём месте такого не стерпел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для демонов их рога действительно имели особое значение. Лицо Юй Юаня было резким и красивым, а его рога относились к категории особенно миниатюрных, что было редкостью. Среди демонов существовала определённая тенденция — непонятно, кто пустил этот слух, но считалось, что чем больше рога, тем сильнее их обладатель. В прошлом Юй Юаня не раз подкалывали из-за его маленьких рогов, правда, шутники быстро исчезали, поджав хвосты. Вскоре традиция хвастаться размером рогов сошла на нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До тех пор, пока не появился Синхуэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юный бог, настолько нежный и белокожий, что его щёки краснели даже от местного солнца, осмелился бросить Юй Юаню в лицо, что у того маленькие рога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин бог, вот это отвага!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это сказал тот самый провокатор, прячась в толпе и давясь от смеха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань прищурился, в два шага приблизился к группе и лёгким движением ноги вышвырнул любителя чужих драм из строя. Тот пошатнулся, пытаясь укрыться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань рассмеявшись, выругался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хуан Цзы остаётся организовывать добычу. Остальные — валите ликвидировать последствия. Будете халтурить — останетесь без рогов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэя уже увели в комнату. Инь Фань стояла в дверях, хмурясь на его щёки, покрасневшие от жара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Источники света в Заброшенной системе были куда более грубыми и прямыми, чем в Альянсе, а уровень радиации значительно превышал норму. Вчера Синхуэй прибыл ближе к вечеру, когда жара спала, поэтому не почувствовал дискомфорта. Но сейчас, постояв всего пару минут на открытом солнце днём, его кожа так отреагировала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слишком хрупкий! Невероятно слабый! И такой бог ещё надеется на веру? Да быть того не может!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инь Фань в который раз мысленно «прошлась» по его недостаткам. Но тем крепче уверилась в другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так не пойдёт. Ему ещё предстоит выходить на улицу, нужно срочно приготовить мазь от радиации и ожогов!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь закрылась, и давящее присутствие исчезло. Военврач с её неизменно ледяным тоном наконец ушла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй прислушался, его плечи обрели естественную расслабленность, он выдохнул и повалился на кровать, уткнувшись в одеяло. Две секунды спустя он схватил лежавшую рядом подушку и, сохраняя невозмутимое выражение лица, пару раз перекатился с ней по постели. Немного придя в себя, он поднял голову; бледность на лице стала ещё заметнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны и правда страшные, они всерьёз собирались бросить его в космическую бурю! А он ещё и потрогал рог Юй Юаня!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот это да. Почему ему кажется, что он своими руками выстраивает барьеры для собственного безопасного ухода? Неужели не найдётся доброй души, которая искренне уверует и заберёт его? Он же помог демонам найти месторождение энергоруды, за такое доброе дело полагается награда, верно? Он просто хочет найти систему с верующими, почему это так сложно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Успокоившись, он вдруг почувствовал что-то странное и потрогал макушку. Из-под волос торчала одна непокорная, свободолюбивая прядка. Выражение лица Синхуэя мгновенно изменилось. Он сел и принялся старательно прижимать эту прядь, пытаясь её спрятать. Он даже не удивился, когда она появилась, — он прятал её годами и давно набил руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он помнил, как в момент рождения, будучи слепым, совершенно не представлял собственной внешности. Все вокруг восхищались золотыми волосами и глазами Юэцзяня, что идеально соответствовало эстетике Кэла. В глубине души он надеялся обрести верующих, которых мог бы оберегать, и, набираясь силы от веры, защищать их от космических бурь. Но прошло два года, а никто так и не уверовал в него по-настоящему. Лишь позже от Юэцзяня он узнал, что его чёрные волосы, чёрные глаза и торчащая прядка совсем не нравились окружающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эй? Разве брату никто не говорил? У тебя волосы и глаза чёрные-чёрные, да ещё и эта прядка на макушке всё время качается. По-моему, это мило, придаёт тебе немного рассеянный вид».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для бога определения «милый» и «рассеянный» явно не были комплиментами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И как раз в тот момент, когда Синхуэй изо всех сил пытался прижать непокорную прядь, замок двери щёлкнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметки автора:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Юань: Наверное, он чувствует себя безнаказанным, раз так смело меня провоцирует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синхуэй: Всё, я пропал, я пропал, я пропал…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошу добавить в избранное~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люблю вас ❤️</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доброе утро!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>