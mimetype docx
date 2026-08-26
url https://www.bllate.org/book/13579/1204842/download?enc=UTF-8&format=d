--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -2527,50 +2527,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюэ Мэн как ножом полоснул презрительным взглядом по Мо Жаню и тут же отвернулся. По хмурому выражению и брезгливой гримасе на его лице можно было подумать, что этим мимолетным взглядом он испачкал глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ши Мэй, иди к себе, отдохни. Впредь тебе лучше не путаться с этой бесчестной тварью[20]. Ничему хорошему он тебя не научит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[20] 偷鸡摸狗 tōujī mōgǒu тоуцзи могоу «воровать кур и тискать собак» — обр. в знач.: воровать и прелюбодействовать; вести бесчестный образ жизни; заниматься втихую любовными делами (с замужними партнерами); 东西 dōngxī дунси «восток и запад» — нечто; бран. дрянь, сволочь, гад, тварь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>