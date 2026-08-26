--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Морской ветер развевал им волосы, проносился меж пальцев, обвивал песок и их молчание. </w:t>
+        <w:t>Морской ветер развевал им волосы, проносился меж пальцев, обвивал песок и их молчание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5678,51 +5678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжан Цзю, уже отошедший на несколько шагов, при этих словах едва не споткнулся, про себя страдальчески думая: вот же гер, совсем голову потерял — Чжун Мин, выходит, только на лицо такой суровый, а вон как охмурил... При его-то росте и силе — да кому тут надо быть осторожным? Да и кто осмелится — к Чжун Мину с таким подходом и близко не сунутся, если в здравом уме. </w:t>
+        <w:t>Чжан Цзю, уже отошедший на несколько шагов, при этих словах едва не споткнулся, про себя страдальчески думая: вот же гер, совсем голову потерял — Чжун Мин, выходит, только на лицо такой суровый, а вон как охмурил... При его-то росте и силе — да кому тут надо быть осторожным? Да и кто осмелится — к Чжун Мину с таким подходом и близко не сунутся, если в здравом уме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5966,51 +5966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты всё твердишь про благодарность, — продолжил Чжун Мин спокойно, но с холодной прямотой. — А я тебе прямо скажу: из воды тебя вытащил случайно, мимо шёл. Если бы знал, что это именно ты, да ещё с твоими закидонами... может, и дал бы тебе хорошенько нахлебаться, прежде чем решать, стоит ли тебя вообще спасать. </w:t>
+        <w:t>— Ты всё твердишь про благодарность, — продолжил Чжун Мин спокойно, но с холодной прямотой. — А я тебе прямо скажу: из воды тебя вытащил случайно, мимо шёл. Если бы знал, что это именно ты, да ещё с твоими закидонами... может, и дал бы тебе хорошенько нахлебаться, прежде чем решать, стоит ли тебя вообще спасать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7374,83 +7374,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лучший креветочный соус отличается тонкой текстурой без осадка, с лёгким багрово-лиловым оттенком. Вкус его не должен быть слишком солёным — важно, чтобы соль не заглушала естественную свежесть креветок. Многие делают соус плохо, получается мутная, пересоленная жижа, больше смахивающая на соляной рассол, какой выжимают в дешёвых лавках. Такой только дома съесть и то с неохотой, уж на продажу его выставлять бессмысленно: никто не купит. </w:t>
-[...31 lines deleted...]
-        <w:t>— А сколько стоит твой соус? — спросил управляющий Синь, по-прежнему забавляясь с попугаем. — Покупал-то я его уже давно, подзабыл. </w:t>
+        <w:t>Лучший креветочный соус отличается тонкой текстурой без осадка, с лёгким багрово-лиловым оттенком. Вкус его не должен быть слишком солёным — важно, чтобы соль не заглушала естественную свежесть креветок. Многие делают соус плохо, получается мутная, пересоленная жижа, больше смахивающая на соляной рассол, какой выжимают в дешёвых лавках. Такой только дома съесть и то с неохотой, уж на продажу его выставлять бессмысленно: никто не купит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А сколько стоит твой соус? — спросил управляющий Синь, по-прежнему забавляясь с попугаем. — Покупал-то я его уже давно, подзабыл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7790,51 +7790,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Помощник тем временем сбегал на кухню, справился, и вернулся с ответом: прошлой партии соуса хватило надолго, хо</w:t>
+        <w:t>Помощник тем временем сбегал на кухню, справился, и вернулся с ответом: прошлой партии соуса хватило надолго, хотя расходовали его весьма бережно, а в дальнейшем, скорее всего, будут использовать чаще. Так и договорились: каждые семь дней — по два цзиня, расчёт — раз в месяц. За банку залог отдельно, десять вэнь, платится сразу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Простой договор составили прямо на месте. Чжун Мин, умевший читать и писать, внимательно проверил, всё ли верно, после чего передал его Су И, и тот приложил ладонь, оставив отпечаток. Увидев, как на бумагу лег крошечный красный отпечаток пальца, Чжун Мин вдруг безо всякой причины вспомнил ту шутку, что сказал тогда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы это был договор о продаже…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький гер и впрямь подписал бы его, сам не ведая, что уже «продан».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Су И не заметил той едва уловимой улыбки, что скользнула в уголках глаз Чжун Мина. Он всё ещё держал свою копию договора в руках, будто не веря, что всё это происходит наяву. Этот тонкий листок означал, что теперь он ежемесячно сможет продавать по четыре банки креветочного соуса — а это целых два цяня серебра. И всё это было его. Ни одна монета больше не достанется тётке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и вправду не знал, как отблагодарить Чжун Мина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>