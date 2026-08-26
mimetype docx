--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Сынянь пропускал его слова мимо ушей. Это была не забота, а проявление неуёмной жажды контроля его старшего брата, настоящего маньяка-контролёра. И, похоже, брат получал от этого какое-то извращённое удовольствие, раз с таким упорством продолжал в том же духе.</w:t>
+        <w:t>Линь Сынянь пропускал его слова мимо ушей. Это была не забота, а проявление неуёмной жажды контроля его старшего брата, настоящего чокнутого маньяка-контролёра. И, похоже, брат получал от этого какое-то извращённое удовольствие, раз с таким упорством продолжал в том же духе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако он понимал: если сейчас не даст прямого ответа, этот маньяк-контролёр и впрямь способен силой увезти его в семейное гнездо. Он и так уже испытывал терпение брата, когда отказался уходить из шоу-бизнеса, танцуя на краю пропасти.</w:t>
+        <w:t>Однако он понимал: если сейчас не даст прямого ответа, этот чокнутый маньяк-контролёр и впрямь способен силой увезти его в семейное гнездо. Он и так уже испытывал терпение брата, когда отказался уходить из шоу-бизнеса, танцуя на краю пропасти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оставив дома своего милого сынишку, он потратил целое утро на этого маньяка-контролёра. Какая пустая трата времени.</w:t>
+        <w:t>Оставив дома своего милого сынишку, он потратил целое утро на этого чокнутого маньяка-контролёра. Какая пустая трата времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Цзинли поправил очки. В стёклах блеснул холодный огонёк. Он начал просматривать файлы на компьютере, открыл папку с названием «Линь Сынянь». Истинная сущность «маньяка-контролёра», как называл его Линь Сынянь, проявилась во всей красе.</w:t>
+        <w:t>Линь Цзинли поправил очки. В стёклах блеснул холодный огонёк. Он начал просматривать файлы на компьютере, открыл папку с названием «Линь Сынянь». Истинная сущность «чокнутого маньяка-контролёра», как называл его Линь Сынянь, проявилась во всей красе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>