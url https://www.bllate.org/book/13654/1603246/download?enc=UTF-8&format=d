--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Двоюродный дедушка, — прошептал Фэйфэй, — я не виноват.</w:t>
+        <w:t>— Старший дедушка, — прошептал Фэйфэй, — я не виноват.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Двоюродный дедушка, скажи дяде и тёте, я готов извиниться за Юаньюаня, Сяоху и Цици, но пусть сначала извинится Цзян Хань. Он первый начал, нельзя всё сваливать на Фэйфэя.</w:t>
+        <w:t>— Старший дедушка, скажи дяде и тёте, я готов извиниться за Юаньюаня, Сяоху и Цици, но пусть сначала извинится Цзян Хань. Он первый начал, нельзя всё сваливать на Фэйфэя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Папа, не волнуйся, я больше не плачу. Учительница хотела вызвать родителей Фэйфэя, и двоюродный дедушка сказал учительнице Хуан, что папа ещё едет, чтобы она подождала, пока папа приедет и поговорит с ней.</w:t>
+        <w:t>— Папа, не волнуйся, я больше не плачу. Учительница хотела вызвать родителей Фэйфэя, и Старший дедушка сказал учительнице Хуан, что папа ещё едет, чтобы она подождала, пока папа приедет и поговорит с ней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>