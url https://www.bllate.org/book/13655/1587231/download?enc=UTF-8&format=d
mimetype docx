--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сначала староста поручил ей присматривать за семьёй Лу Чуаня, но, поработав в фруктовой лавке, она поняла, что её начальник и его семья — хорошие люди. К тому же, они собирались сотрудничать с их деревней Лицзячжай в выращивании фруктового сада. Если с начальником что-то случится, пострадает вся деревня.</w:t>
+        <w:t>Сначала староста поручил ей присматривать за семьёй Лу Чуаня, но, поработав в фруктовой лавке, она поняла, что её начальник и его семья — хорошие люди. К тому же, они собирались сотрудничать с их деревней семьи Ли в выращивании фруктового сада. Если с начальником что-то случится, пострадает вся деревня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И ещё, этот инстанс ведь не принадлежит одной из пяти гильдий? В будущем сюда будут приходить и другие игроки из нашей гильдии «Звёзды». Дети старосты кажутся мне умными и сообразительными. Даже если они не станут старостами, их положение в деревне, вероятно, будет высоким. Если мы сейчас проявим к ним немного уважения, подарим немного денег, это поможет игрокам нашей гильдии в будущем легче проходить этот инстанс, — добавил Лу Чуань.</w:t>
+        <w:t>— И ещё, этот инстанс ведь не принадлежит одной из Пяти Великих Гильдий? В будущем сюда будут приходить и другие игроки из нашей гильдии Синчэнь. Дети старосты кажутся мне умными и сообразительными. Даже если они не станут старостами, их положение в деревне, вероятно, будет высоким. Если мы сейчас проявим к ним немного уважения, подарим немного денег, это поможет игрокам нашей гильдии в будущем легче проходить этот инстанс, — добавил Лу Чуань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Настоящий взрослый Шэнь Ли серьёзно переосмысливал свою жизнь. Он дослужился до капитана в гильдии «Звёзды», но так и не мог на равных тягаться с теми матёрыми высокоуровневыми игроками, которыевсем сердцем и душой тянули одеяло на себя. Может, всё дело в том, что он не умеет выстраивать отношения с людьми? Раньше ему казалось, что он всё делает правильно, но слова и поступки Лу Чуаня заставили его усомниться в собственной зрелости.</w:t>
+        <w:t>Настоящий взрослый Шэнь Ли серьёзно переосмысливал свою жизнь. Он дослужился до капитана в гильдии Синчэнь, но так и не мог на равных тягаться с теми матёрыми высокоуровневыми игроками, которыевсем сердцем и душой тянули одеяло на себя. Может, всё дело в том, что он не умеет выстраивать отношения с людьми? Раньше ему казалось, что он всё делает правильно, но слова и поступки Лу Чуаня заставили его усомниться в собственной зрелости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В итоге, староста и его семья, сияя от радости, всё же приняли семью Лу Чуаня к себе. Староста даже уступил им свою спальню, а сам перебрался в комнату для гостей. Он также наказал своим детям почаще общаться с семьёй господина Цзиня как с родными, ведь в будущем деревне Лицзячжай ещё придётся на них полагаться. А ещё он велел узнать, кто из соседей собирается резать быка или барана, чтобы купить лучшего мяса и не ударить в грязь лицом перед гостями.</w:t>
+        <w:t>В итоге, староста и его семья, сияя от радости, всё же приняли семью Лу Чуаня к себе. Староста даже уступил им свою спальню, а сам перебрался в комнату для гостей. Он также наказал своим детям почаще общаться с семьёй господина Цзиня как с родными, ведь в будущем деревне семьи Ли ещё придётся на них полагаться. А ещё он велел узнать, кто из соседей собирается резать быка или барана, чтобы купить лучшего мяса и не ударить в грязь лицом перед гостями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Я думал, этот новичок — просто пешка, которую гильдия «Звёзды» использует для прикрытия. Но теперь и Шэнь Ли, и Синчэнь Шаша слушаются этого Лу Чуаня. Это невероятно», — [Теневой Демон] хорошо знал Шэнь Ли. Если бы Лу Чуань не смог заставить того полностью себе подчиниться, Шэнь Ли никогда бы не стал так послушно выполнять его приказы, будь Лу Чуань хоть незаконнорождённым сыном главы гильдии.</w:t>
+        <w:t>«Я думал, этот новичок — просто пешка, которую гильдия Синчэнь использует для прикрытия. Но теперь и Шэнь Ли, и Синчэнь Шаша слушаются этого Лу Чуаня. Это невероятно», — [Теневой Демон] хорошо знал Шэнь Ли. Если бы Лу Чуань не смог заставить того полностью себе подчиниться, Шэнь Ли никогда бы не стал так послушно выполнять его приказы, будь Лу Чуань хоть незаконнорождённым сыном главы гильдии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Такого человека тем более нужно убить, не дать гильдии «Звёзды» ещё одного шанса на возвышение!</w:t>
+        <w:t>Такого человека тем более нужно убить, не дать гильдии Синчэнь ещё одного шанса на возвышение!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но это позволит уничтожить две последние надежды гильдии «Звёзды». Оно того стоило.</w:t>
+        <w:t>Но это позволит уничтожить две последние надежды гильдии Синчэнь. Оно того стоило.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Проведя с Лу Чуанем всего несколько дней, он уже отчётливо ощущал его огромный потенциал. Говорят, каждый игрок уровня «бог» ещё в бытность новичком чем-то отличался от других. Похоже, это правда. В гильдии «Звёзды» больше не было ни одного новичка, который бы имел больше шансов стать «богом», чем Лу Чуань. Если он благополучно выйдет из этого инстанса, Шэнь Ли был намерен потребовать у вице-президента, чтобы тот лично занялся обучением Лу Чуаня.</w:t>
+        <w:t>Проведя с Лу Чуанем всего несколько дней, он уже отчётливо ощущал его огромный потенциал. Говорят, каждый игрок уровня «бог» ещё в бытность новичком чем-то отличался от других. Похоже, это правда. В гильдии Синчэнь больше не было ни одного новичка, который бы имел больше шансов стать «богом», чем Лу Чуань. Если он благополучно выйдет из этого инстанса, Шэнь Ли был намерен потребовать у вице-президента, чтобы тот лично занялся обучением Лу Чуаня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Для деревни Лицзячжай ежегодный ритуал жертвоприношения божеству был самым важным событием, даже важнее Нового года. Староста спал всего пару часов, а затем поднялся ещё до рассвета, чтобы надеть ритуальную одежду, руководить установкой алтаря и снова и снова проверять подношения, боясь допустить малейшую ошибку.</w:t>
+        <w:t>Для деревни семьи Ли ежегодный ритуал жертвоприношения божеству был самым важным событием, даже важнее Нового года. Староста спал всего пару часов, а затем поднялся ещё до рассвета, чтобы надеть ритуальную одежду, руководить установкой алтаря и снова и снова проверять подношения, боясь допустить малейшую ошибку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,83 +2446,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раздался звук уведомления от главной системы.</w:t>
-[...31 lines deleted...]
-        <w:t>[Поздравляем игрока «Пришествие Бога Богатства» с получением особого ритуального облачения жреца деревни Лицзячжай. Данное облачение нельзя вынести из инстанса.]</w:t>
+        <w:t>Раздался звук уведомления от Системы Главного Бога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поздравляем игрока «Пришествие Бога Богатства» с получением особого ритуального облачения жреца деревни семьи Ли. Данное облачение нельзя вынести из инстанса.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Поздравляем игрока с завоеванием глубокой дружбы семьи старосты деревни Лицзячжай. Статус удостоверения жителя деревни Лицзячжай повышен на один уровень.]</w:t>
+        <w:t>[Поздравляем игрока с завоеванием глубокой дружбы семьи старосты деревни семьи Ли. Статус удостоверения жителя деревни семьи Ли повышен на один уровень.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,83 +2734,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Потому что вы, носитель, ещё не настоящий Бог Богатства. В прошлом бывали случаи, когда за одного кандидата в боги сражались несколько божеств. Но если за кандидата действительно борются, это значит, что он невероятно крут], — осторожно добавил №888. [Претендовать на вас могут только божества равного ранга. В этом мире, кроме главной системы «Крайне злого мира», другие божества вряд ли смогут с вами сравниться.]</w:t>
-[...31 lines deleted...]
-        <w:t>Лу Чуань кивнул. Вряд ли он уже успел привлечь внимание главной системы.</w:t>
+        <w:t>[Потому что вы, носитель, ещё не настоящий Бог Богатства. В прошлом бывали случаи, когда за одного кандидата в боги сражались несколько божеств. Но если за кандидата действительно борются, это значит, что он невероятно крут], — осторожно добавил №888. [Претендовать на вас могут только божества равного ранга. В этом мире, кроме Системы Главного Бога, другие божества вряд ли смогут с вами сравниться.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лу Чуань кивнул. Вряд ли он уже успел привлечь внимание Системы Главного Бога.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>