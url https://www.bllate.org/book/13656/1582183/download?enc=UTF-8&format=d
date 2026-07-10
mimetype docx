--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кошка, понимающая человеческие слова, везде была бы нарасхват. А доктор Чи — психопат, который коллекционирует глаза. Попадать к такому в лапы Янь Цзиюнь не хотел совершенно.</w:t>
+        <w:t>Кот, понимающий человеческие слова, везде был бы нарасхват. А доктор Чи — психопат, который коллекционирует глаза. Попадать к такому в лапы Янь Цзиюнь не хотел совершенно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Игроки при встрече с доктором Чи обычно трясутся от страха, он вертит ими как хочет. А тут, надо же, нарвался на противника — его обвела вокруг пальца какая-то кошка. Чёрт, как же я этого жду!»</w:t>
+        <w:t>«Игроки при встрече с доктором Чи обычно трясутся от страха, он вертит ими как хочет. А тут, надо же, нарвался на противника — его обвел вокруг пальца какой-то котик. Чёрт, как же я этого жду!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шум в медпункте он поднял изрядный, и лишь теперь Янь Сюэ с парнем в худи поспешили на место.</w:t>
+        <w:t>Шум в медпункте он поднял изрядный, и лишь теперь Ян Сюэ с парнем в худи поспешили на место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Присев у окна боком, Янь Сюэ ответила:</w:t>
+        <w:t>Присев у окна боком, Ян Сюэ ответила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ вздохнула:</w:t>
+        <w:t>Ян Сюэ вздохнула:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ нашла в столовой миску воды и плеснула Ван Мяню в лицо.</w:t>
+        <w:t>Ян Сюэ нашла в столовой миску воды и плеснула Ван Мяню в лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты перед ним спалился? — спросила Янь Сюэ.</w:t>
+        <w:t>— Ты перед ним спалился? — спросила Ян Сюэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ кивнула:</w:t>
+        <w:t>Ян Сюэ кивнула:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ смело предложила:</w:t>
+        <w:t>Ян Сюэ смело предложила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я думаю, не просто так игра позволяет кошке шастать по медпункту. Это точно что-то значит. Кто не рискует, тот не богатеет. Надо набрать побольше очков и поскорее выбраться из игры.</w:t>
+        <w:t>— Я думаю, не просто так игра позволяет коту шастать по медпункту. Это точно что-то значит. Кто не рискует, тот не богатеет. Надо набрать побольше очков и поскорее выбраться из игры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не понимаю, почему эта кошка всё время за нами таскается, — сказала Янь Сюэ.</w:t>
+        <w:t>— Не понимаю, почему эта кошка всё время за нами таскается, — сказала Ян Сюэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты же сама говорила, её привёл в школу Ли Муян. Наверное, это его кот. Видимо, хочет отблагодарить нас за то, что мы спасли Ли Муяна.</w:t>
+        <w:t>— Ты же сама говорила, его привёл в школу Ли Муян. Наверное, это его кот. Видимо, хочет отблагодарить нас за то, что мы спасли Ли Муяна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,51 +3726,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ сразу поняла: чёрный кот хочет куда-то их привести.</w:t>
+        <w:t>Ян Сюэ сразу поняла: чёрный кот хочет куда-то их привести.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3822,51 +3822,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ подошла к окну вслед за котом:</w:t>
+        <w:t>Ян Сюэ подошла к окну вслед за котом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ спрыгнула с подоконника и коснулась земли рукой:</w:t>
+        <w:t>Ян Сюэ спрыгнула с подоконника и коснулась земли рукой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4206,51 +4206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ тоже нахмурилась:</w:t>
+        <w:t>Ян Сюэ тоже нахмурилась:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Сюэ и парень в худи вдруг почувствовали, как по спине пробежал холодок. Оба одновременно обернулись — и увидели неподалёку мужчину в белом халате.</w:t>
+        <w:t>Ян Сюэ и парень в худи вдруг почувствовали, как по спине пробежал холодок. Оба одновременно обернулись — и увидели неподалёку мужчину в белом халате.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>