--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В целях сохранения численности игроков, в центральном районе запрещены драки и убийства между игроками.</w:t>
+        <w:t>— В целях сохранения численности игроков, в Центральном городском округе запрещены драки и убийства между игроками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзиюнь несколько дней восстанавливался и так и не смог воспользоваться шансом прикоснуться к жетону своего хозяина. Тот, как опытный игрок, каждый раз предугадывал его действия, и их реакции были наравне. Теперь он в полной мере ощутил на себе всю тяжесть родительской гиперопеки в стиле «я делаю это для твоего же блага». Они вроде бы желают добра, но на самом деле лишь мешают ему выживать!</w:t>
+        <w:t>Янь Цзиюнь несколько дней восстанавливался и так и не смог воспользоваться шансом прикоснуться к именной табличке своего хозяина. Тот, как опытный игрок, каждый раз предугадывал его действия, и их реакции были наравне. Теперь он в полной мере ощутил на себе всю тяжесть родительской гиперопеки в стиле «я делаю это для твоего же блага». Они вроде бы желают добра, но на самом деле лишь мешают ему выживать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя Янь Цзюнь и не выбирал подземелье сам, игра не стала сразу бросать его в бой, а дала время на подготовку.</w:t>
+        <w:t>Хотя Янь Цзиюнь и не выбирал подземелье сам, игра не стала сразу бросать его в бой, а дала время на подготовку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь безмолвно уставился на четыре иероглифа «сложный режим». Ему определённо не везло. Два раза подряд случайный выбор — и оба раза сложное подземелье. Игра была совсем недружелюбна к новичку вроде него!</w:t>
+        <w:t>Янь Цзиюнь безмолвно уставился на четыре иероглифа «сложный режим». Ему определённо не везло. Два раза подряд случайный выбор — и оба раза сложное подземелье. Игра была совсем недружелюбна к новичку вроде него!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь даже не знал, что нужно выбирать предметы. В прошлый раз он был так измотан, что сразу же вышел из игры. Теперь ему предстояло в спешке что-то выбирать.</w:t>
+        <w:t>Янь Цзиюнь даже не знал, что нужно выбирать предметы. В прошлый раз он был так измотан, что сразу же вышел из игры. Теперь ему предстояло в спешке что-то выбирать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,83 +974,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Время шло. Янь Цзюнь, исходя из своих очков, выбрал шесть предметов, которые показались ему наиболее полезными.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь: «Можно ли в подземелье использовать очки для покупки времени в человеческом обличье?»</w:t>
+        <w:t>Время шло. Янь Цзиюнь, исходя из своих очков, выбрал шесть предметов, которые показались ему наиболее полезными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь: «Можно ли в подземелье использовать очки для покупки времени в человеческом обличье?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, стиснув зубы, потратил все свои недавно заработанные очки на время в человеческом облике.</w:t>
+        <w:t>Янь Цзиюнь, стиснув зубы, потратил все свои недавно заработанные очки на время в человеческом облике.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Три минуты пролетели незаметно. Не успел Янь Цзюнь посетовать на то, как быстро тратятся очки, как система объявила об окончании времени подготовки.</w:t>
+        <w:t>Три минуты пролетели незаметно. Не успел Янь Цзиюнь посетовать на то, как быстро тратятся очки, как система объявила об окончании времени подготовки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не питал особых иллюзий по поводу зрителей своей трансляции. Почему люди любят смотреть такие игровые стримы, и откуда эти зрители — пока было неизвестно. Если ему удастся выбраться из этого подземелья, он обязательно запишет все свои вопросы и найдёт на них ответы. Нельзя же каждый раз вслепую ввязываться в новое подземелье. В этот раз он просчитался и снова ощутил всю злонамеренность системы по отношению к игрокам.</w:t>
+        <w:t>Янь Цзиюнь не питал особых иллюзий по поводу зрителей своей трансляции. Почему люди любят смотреть такие игровые стримы, и откуда эти зрители — пока было неизвестно. Если ему удастся выбраться из этого подземелья, он обязательно запишет все свои вопросы и найдёт на них ответы. Нельзя же каждый раз вслепую ввязываться в новое подземелье. В этот раз он просчитался и снова ощутил всю злонамеренность системы по отношению к игрокам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь тоже чувствовал, что с его ракурсом что-то не так. Едва он успел пробежать глазами информацию о подземелье, как его тело внезапно взмыло в воздух, и он услышал незнакомый мужской голос.</w:t>
+        <w:t>Янь Цзиюнь тоже чувствовал, что с его ракурсом что-то не так. Едва он успел пробежать глазами информацию о подземелье, как его тело внезапно взмыло в воздух, и он услышал незнакомый мужской голос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока мужчина разглагольствовал, Янь Цзюнь искоса осматривался.</w:t>
+        <w:t>Пока мужчина разглагольствовал, Янь Цзиюнь искоса осматривался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В это время Янь Цзюнь услышал, как игрок, державший его, придумывает ему имя.</w:t>
+        <w:t>В это время Янь Цзиюнь услышал, как игрок, державший его, придумывает ему имя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь: «...»</w:t>
+        <w:t>Янь Цзиюнь: «...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь посмотрел на комментарии в чате: «...»</w:t>
+        <w:t>Янь Цзиюнь посмотрел на комментарии в чате: «...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,115 +2478,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь сохранял полное спокойствие, не выказывая ни малейшего беспокойства по поводу незнакомой обстановки.</w:t>
-[...63 lines deleted...]
-        <w:t>Отодвинувшись, Янь Цзюнь смог рассмотреть его получше. Он был молод и довольно красив, по его шкале — на пятёрку. Одет он был очень стильно, каждая прядь его окрашенных волос была уложена гелем, и казалось, что даже в подземелье его причёска не растреплется. На воротнике его свободной футболки висели солнцезащитные очки — в общем, выглядел он довольно вычурно.</w:t>
+        <w:t>Янь Цзиюнь сохранял полное спокойствие, не выказывая ни малейшего беспокойства по поводу незнакомой обстановки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Куда нас везёт водитель?» — Янь Цзиюнь спрыгнул с колен игрока и устроился на сиденье рядом. Молодой человек, собиравшийся потискать его чёрные лапки, схватил лишь воздух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отодвинувшись, Янь Цзиюнь смог рассмотреть его получше. Он был молод и довольно красив, по его шкале — на пятёрку. Одет он был очень стильно, каждая прядь его окрашенных волос была уложена гелем, и казалось, что даже в подземелье его причёска не растреплется. На воротнике его свободной футболки висели солнцезащитные очки — в общем, выглядел он довольно вычурно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,83 +2734,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь подумал, что он выглядит неплохо, но по сравнению с ним самим — небо и земля. В соревновании мужской красоты он, безусловно, побеждал.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь решительно провёл лапой по морде, полностью проигнорировав айдола.</w:t>
+        <w:t>Янь Цзиюнь подумал, что он выглядит неплохо, но по сравнению с ним самим — небо и земля. В соревновании мужской красоты он, безусловно, побеждал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь решительно провёл лапой по морде, полностью проигнорировав айдола.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэнь Наньсин уверенно продолжил общаться со зрителями в своём стриме. Янь Цзюнь сменил позу и, устроившись на окне, стал наблюдать за происходящим снаружи.</w:t>
+        <w:t>Вэнь Наньсин уверенно продолжил общаться со зрителями в своём стриме. Янь Цзиюнь сменил позу и, устроившись на окне, стал наблюдать за происходящим снаружи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь первым спрыгнул с машины. Вэнь Наньсин последовал за ним, думая про себя, что этот чёрный котик слишком спокоен для НИП.</w:t>
+        <w:t>Янь Цзиюнь первым спрыгнул с машины. Вэнь Наньсин последовал за ним, думая про себя, что этот чёрный котик слишком спокоен для НИП.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,83 +3054,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Едва спрыгнув с машины, Янь Цзюнь уловил аппетитный запах жареной рыбы. Воспользовавшись тем, что мужчины не обратили на него внимания, он быстро проскользнул мимо них и скрылся внутри, оставив после себя лишь мелькнувшую тень.</w:t>
-[...31 lines deleted...]
-        <w:t>Вэнь Наньсин хотел последовать за Янь Цзюнем, но едва он сделал шаг, как его окликнул водитель.</w:t>
+        <w:t>Едва спрыгнув с машины, Янь Цзиюнь уловил аппетитный запах жареной рыбы. Воспользовавшись тем, что мужчины не обратили на него внимания, он быстро проскользнул мимо них и скрылся внутри, оставив после себя лишь мелькнувшую тень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэнь Наньсин хотел последовать за Янь Цзиюнем, но едва он сделал шаг, как его окликнул водитель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>