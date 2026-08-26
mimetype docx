--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -110,83 +110,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, почему в ресторане кошка? Ещё и чёрная.</w:t>
-[...31 lines deleted...]
-        <w:t>— Я думаю, это она принесла несчастье. Иначе с чего бы здесь кто-то умер?</w:t>
+        <w:t>— Да, почему в ресторане кот? Ещё и чёрный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думаю, это он принёс несчастье. Иначе с чего бы здесь кто-то умер?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эй, кто-нибудь, прогоните эту кошку! У меня от её глаз мурашки по коже.</w:t>
+        <w:t>— Эй, кто-нибудь, прогоните этого кота! У меня от его глаз мурашки по коже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только НИП могли удивиться появлению чёрного кота. Игроки же не придали этому особого значения — кошка и кошка, она не помешает им искать подсказки.</w:t>
+        <w:t>Только НИП могли удивиться появлению чёрного кота. Игроки же не придали этому особого значения — всего лишь кот, он не помешает им искать подсказки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эта кошка, должно быть, забежала с улицы, — ответил официант. — Госпожа Чжоу, не волнуйтесь, мы её сейчас же выгоним.</w:t>
+        <w:t>— Этот кот, должно быть, забежал с улицы, — ответил официант. — Госпожа Чжоу, не волнуйтесь, мы его сейчас же выгоним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«„Уберите“? Кошка — тоже живое существо, — с отвращением подумал Янь Цзиюнь. — У неё аллергия на кошек, а у меня — на НИП!»</w:t>
+        <w:t>«„Уберите“? Кот — тоже живое существо, — с отвращением подумал Янь Цзиюнь. — У неё аллергия на кошек, а у меня — на НИП!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Госпожа Чжоу, я немедленно распоряжусь, чтобы кошку поймали. А вы пока отдохните.</w:t>
+        <w:t>— Госпожа Чжоу, я немедленно распоряжусь, чтобы кота поймали. А вы пока отдохните.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Линь, поторопитесь. Она бегает по всему ресторану, сколько шерсти от неё разлетится.</w:t>
+        <w:t>— Господин Линь, поторопитесь. Он бегает по всему ресторану, сколько шерсти от него разлетится.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Конечно, — ответил Линь Се и, повернувшись к официантам, распорядился: — Прогоните эту бродячую кошку на улицу.</w:t>
+        <w:t>— Конечно, — ответил Линь Се и, повернувшись к официантам, распорядился: — Прогоните этого бродячего кота на улицу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Получив указания, персонал оживился и принялся прочёсывать все уголки ресторана в поисках кошки.</w:t>
+        <w:t>Получив указания, персонал оживился и принялся прочёсывать все уголки ресторана в поисках кота.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,83 +1134,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, разумеется, уходить не собирался. Кто знает, что ждёт его снаружи? Все игроки были здесь, а это значило, что именно этот популярный ресторан и был зоной исследования в данном подземелье.</w:t>
-[...31 lines deleted...]
-        <w:t>Преследуемый четырьмя официантами, Янь Цзюнь был вынужден начать новый раунд паркура.</w:t>
+        <w:t>Янь Цзиюнь, разумеется, уходить не собирался. Кто знает, что ждёт его снаружи? Все игроки были здесь, а это значило, что именно этот популярный ресторан и был зоной исследования в данном подземелье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Преследуемый четырьмя официантами, Янь Цзиюнь был вынужден начать новый раунд паркура.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Дикая кошка» Янь Цзюнь не имел времени слушать их болтовню. Его чуть не схватил один из официантов. Он ловко увернулся и грациозно запрыгнул на стол. Официант с трудом удержал равновесие, едва не рухнув на стол, уставленный жареными шашлычками.</w:t>
+        <w:t>«Дикий кот» Янь Цзиюнь не имел времени слушать их болтовню. Его чуть не схватил один из официантов. Он ловко увернулся и грациозно запрыгнул на стол. Официант с трудом удержал равновесие, едва не рухнув на стол, уставленный жареными шашлычками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Вы слишком недооцениваете мои прыжковые способности», — подумал Янь Цзюнь.</w:t>
+        <w:t>«Вы слишком недооцениваете мои прыжковые способности», — подумал Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Преследуемый официантами, Янь Цзюнь оказался у кассы. Он понял, что скоро ему некуда будет бежать и он столкнётся с трупом. Он решительно метнулся в другую сторону от тела и, оттолкнувшись лапой, опрокинул вазу с конфетами в виде золотых слитков.</w:t>
+        <w:t>Преследуемый официантами, Янь Цзиюнь оказался у кассы. Он понял, что скоро ему некуда будет бежать и он столкнётся с трупом. Он решительно метнулся в другую сторону от тела и, оттолкнувшись лапой, опрокинул вазу с конфетами в виде золотых слитков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Поздравляем, игрок Янь Цзюнь нашёл орудие убийства управляющего Вана. Награда: 200 очков.]</w:t>
+        <w:t>[Поздравляем, игрок Янь Цзиюнь нашёл орудие убийства управляющего Вана. Награда: 200 очков.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Игроки сосредоточили своё внимание на этом официанте с именем «Хэ Сяоби» на бейдже. Они решили, что это и есть Янь Цзюнь.</w:t>
+        <w:t>Игроки сосредоточили своё внимание на этом официанте с именем «Хэ Сяоби» на бейдже. Они решили, что это и есть Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь испортил еду на нескольких столах и разбил вазу с конфетами, но в конце концов пал жертвой численного превосходства Линь Се. Его схватила молодая официантка. Девушка держала его крепко, и как бы он ни извивался, вырваться не получалось.</w:t>
+        <w:t>Янь Цзиюнь испортил еду на нескольких столах и разбил вазу с конфетами, но в конце концов пал жертвой численного превосходства Линь Се. Его схватила молодая официантка. Девушка держала его крепко, и как бы он ни извивался, вырваться не получалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,115 +2062,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Янь Цзюня от его слов похолодело внутри. «Неужели Линь Се такой же извращенец, как тот доктор Чи?»</w:t>
-[...63 lines deleted...]
-        <w:t>Линь Се протянул руку к голове Янь Цзюня, но его пальцы лишь описали круг в воздухе и вернулись в карман брюк.</w:t>
+        <w:t>У Янь Цзиюня от его слов похолодело внутри. «Неужели Линь Се такой же извращенец, как тот доктор Чи?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но в вашем заведении произошло убийство, — возразил Вэнь Наньсин. — Вряд ли у кого-то сейчас есть настроение ужинать. Это всего лишь кот. Если бы вы не гонялись за ним, еда на столах осталась бы целой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Се протянул руку к голове Янь Цзиюня, но его пальцы лишь описали круг в воздухе и вернулись в карман брюк.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,115 +2254,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюня засунули в клетку, в которой неизвестно что держали до этого. Внутри валялись какие-то тёмно-красные клочки шерсти, и сильно пахло кровью.</w:t>
-[...63 lines deleted...]
-        <w:t>Прутья клетки были не слишком частыми. Янь Цзюнь попробовал раздвинуть их лапами. Он решил, что сможет выбраться, но пока решил понаблюдать.</w:t>
+        <w:t>Янь Цзиюня засунули в клетку, в которой неизвестно что держали до этого. Внутри валялись какие-то тёмно-красные клочки шерсти, и сильно пахло кровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент должна была бы появиться системная подсказка: «Игрок Янь Цзиюнь в третий раз попал в клетку, активировано побочное задание».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прутья клетки были не слишком частыми. Янь Цзиюнь попробовал раздвинуть их лапами. Он решил, что сможет выбраться, но пока решил понаблюдать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,83 +2542,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Игрок Янь Цзюнь активировал побочное задание: Вы съели карпа, подаренного Линь Се. Пожалуйста, до конца подземелья раскройте секрет Линь Се. За выполнение задания — награда 500 очков.]</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь замер с куском рыбы во рту. Глотать или не глотать? Как можно было активировать задание, просто съев рыбу?</w:t>
+        <w:t>[Игрок Янь Цзиюнь активировал побочное задание: Вы съели карпа, подаренного Линь Се. Пожалуйста, до конца подземелья раскройте секрет Линь Се. За выполнение задания — награда 500 очков.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь замер с куском рыбы во рту. Глотать или не глотать? Как можно было активировать задание, просто съев рыбу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, насытившись, не собирался сидеть сложа руки.</w:t>
+        <w:t>Янь Цзиюнь, насытившись, не собирался сидеть сложа руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,83 +3246,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь успешно сбежал. Ничто не могло остановить стремление кота к свободе!</w:t>
-[...31 lines deleted...]
-        <w:t>Он заметил на повороте лестницу на второй этаж. Он помнил, что Линь Се спустился оттуда. Пока внизу царил шум и гам, Янь Цзюнь незаметно проскользнул наверх. Он двигался так быстро, что не заметил табличку «Посторонним вход воспрещён».</w:t>
+        <w:t>Янь Цзиюнь успешно сбежал. Ничто не могло остановить стремление кота к свободе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он заметил на повороте лестницу на второй этаж. Он помнил, что Линь Се спустился оттуда. Пока внизу царил шум и гам, Янь Цзиюнь незаметно проскользнул наверх. Он двигался так быстро, что не заметил табличку «Посторонним вход воспрещён».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>