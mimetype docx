--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После окончания «ночного ужина» всех оставшихся гостей, за исключением тех, кого увели, разместили в зоне отдыха на первом этаже. Настоящие гости-НИП отдыхали в своих номерах, а игроки, пользуясь ночным затишьем, разбрелись по ресторану в поисках подсказок. Сюжет мог развиваться в любой момент, и упустить что-то означало лишиться важной информации.</w:t>
+        <w:t>После окончания «полуночного мероприятия» всех оставшихся гостей, за исключением тех, кого увели, разместили в зоне отдыха на первом этаже. Настоящие гости-НИП отдыхали в своих номерах, а игроки, пользуясь ночным затишьем, разбрелись по ресторану в поисках подсказок. Сюжет мог развиваться в любой момент, и упустить что-то означало лишиться важной информации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он прислушался к звукам за дверью с табличкой «6». Там было тихо. Янь Цзюнь подбежал к ней, принялся царапать, а затем обернулся, призывая Чжоу Ин открыть её.</w:t>
+        <w:t>Он прислушался к звукам за дверью с табличкой «6». Там было тихо. Янь Цзиюнь подбежал к ней, принялся царапать, а затем обернулся, призывая Чжоу Ин открыть её.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,83 +526,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только дверь открылась, Янь Цзюнь первым метнулся внутрь. Чжоу Ин и Чэн Ли последовали за ним и быстро закрыли дверь, не успев даже осмотреться.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь, отлично видевший в темноте, застыл на месте. Прямо перед ним нависал огромный череп. От ужаса он выгнулся дугой и подпрыгнул, шерсть встала дыбом.</w:t>
+        <w:t>Как только дверь открылась, Янь Цзиюнь первым метнулся внутрь. Чжоу Ин и Чэн Ли последовали за ним и быстро закрыли дверь, не успев даже осмотреться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь, отлично видевший в темноте, застыл на месте. Прямо перед ним нависал огромный череп. От ужаса он выгнулся дугой и подпрыгнул, шерсть встала дыбом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, боясь снова наткнуться на что-то пугающее, решил не отходить далеко от девушек. Он держался на расстоянии метра, следуя за ними. Обойдя комнату, они поняли, что она не имеет никакого отношения к тому, что они слышали в коридоре.</w:t>
+        <w:t>Янь Цзиюнь, боясь снова наткнуться на что-то пугающее, решил не отходить далеко от девушек. Он держался на расстоянии метра, следуя за ними. Обойдя комнату, они поняли, что она не имеет никакого отношения к тому, что они слышали в коридоре.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Комната осветилась, и Янь Цзюнь оказался на виду. Чжоу Ин и Чэн Ли заметили, что он держится неподалёку, но, считая его НИП-проводником, не придали этому значения. Они продолжили осматривать комнату в поисках подсказок.</w:t>
+        <w:t>Комната осветилась, и Янь Цзиюнь оказался на виду. Чжоу Ин и Чэн Ли заметили, что он держится неподалёку, но, считая его НИП-проводником, не придали этому значения. Они продолжили осматривать комнату в поисках подсказок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока девушки были заняты, Янь Цзюнь уселся на стол и принялся вылизывать шерсть, чтобы не вызывать подозрений.</w:t>
+        <w:t>Пока девушки были заняты, Янь Цзиюнь уселся на стол и принялся вылизывать шерсть, чтобы не вызывать подозрений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь прислушался к разговору двух человек.</w:t>
+        <w:t>Янь Цзиюнь прислушался к разговору двух человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,83 +1774,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь усмехнулся. Они были правы. У стен действительно были уши.</w:t>
-[...31 lines deleted...]
-        <w:t>Голоса внезапно стихли, а затем Янь Цзюнь услышал тихий щелчок закрывающейся двери. Если бы не его острый слух, он бы ничего не заметил. Они вошли в одну из комнат. Судя по расстоянию и громкости звука, это была комната номер семь, напротив.</w:t>
+        <w:t>Янь Цзиюнь усмехнулся. Они были правы. У стен действительно были уши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голоса внезапно стихли, а затем Янь Цзиюнь услышал тихий щелчок закрывающейся двери. Если бы не его острый слух, он бы ничего не заметил. Они вошли в одну из комнат. Судя по расстоянию и громкости звука, это была комната номер семь, напротив.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не забывал, что поиск убийцы управляющего — одно из заданий игроков. Тема совещания — убийство управляющего Вана или что-то другое?</w:t>
+        <w:t>Янь Цзиюнь не забывал, что поиск убийцы управляющего — одно из заданий игроков. Тема совещания — убийство управляющего Вана или что-то другое?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь замер на столе, продолжая изображать умывание, словно его поставили на паузу. Он так глубоко задумался, что застыл в одной позе.</w:t>
+        <w:t>Янь Цзиюнь замер на столе, продолжая изображать умывание, словно его поставили на паузу. Он так глубоко задумался, что застыл в одной позе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что с котиком? — спросила Чэн Ли у Чжоу Ин, заметив, что Янь Цзюнь замер. — Он не двигается.</w:t>
+        <w:t>— Что с котиком? — спросила Чэн Ли у Чжоу Ин, заметив, что Янь Цзиюнь замер. — Он не двигается.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Особенное поведение Янь Цзюня привлекло их внимание, и он надеялся, что они начнут расследование в нужном направлении.</w:t>
+        <w:t>Особенное поведение Янь Цзиюня привлекло их внимание, и он надеялся, что они начнут расследование в нужном направлении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обе девушки решили действовать осторожно. Янь Цзюнь понял, что не ошибся в выборе союзников.</w:t>
+        <w:t>Обе девушки решили действовать осторожно. Янь Цзиюнь понял, что не ошибся в выборе союзников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,83 +2830,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь пошёл вдоль стены, обнюхивая всё вокруг, словно метя территорию. Чжоу Ин и Чэн Ли, не найдя ничего, просто наблюдали за его «игрой».</w:t>
-[...31 lines deleted...]
-        <w:t>Внезапно они увидели, как под лапой Янь Цзюня одна из половиц просела. Девушки были приятно удивлены. Оказалось, это действительно был НИП-проводник! Подземелье было на удивление дружелюбным.</w:t>
+        <w:t>Янь Цзиюнь пошёл вдоль стены, обнюхивая всё вокруг, словно метя территорию. Чжоу Ин и Чэн Ли, не найдя ничего, просто наблюдали за его «игрой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно они увидели, как под лапой Янь Цзиюня одна из половиц просела. Девушки были приятно удивлены. Оказалось, это действительно был НИП-проводник! Подземелье было на удивление дружелюбным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,51 +2926,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Под половицей оказался потайной отсек с переключателем. Янь Цзюнь без раздумий нажал на него.</w:t>
+        <w:t>Под половицей оказался потайной отсек с переключателем. Янь Цзиюнь без раздумий нажал на него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока они обсуждали, как спуститься, Янь Цзюнь, сделавший свой вклад, уже нырнул в проход.</w:t>
+        <w:t>Пока они обсуждали, как спуститься, Янь Цзиюнь, сделавший свой вклад, уже нырнул в проход.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,83 +3150,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь спускался бесшумно. Чжоу Ин и Чэн Ли, последовавшие за ним, чуть не подумали, что он исчез, но, спустившись, увидели пару зелёных глаз, смотрящих на них снизу вверх, словно упрекая в медлительности.</w:t>
-[...31 lines deleted...]
-        <w:t>Их слух, конечно, не мог сравниться со слухом Янь Цзюня. Спустившись по лестнице, они оказались в длинном коридоре, который расходился в две стороны. Если бы они были одни, им пришлось бы выбирать наугад. Но с Янь Цзюнем, который уже определился с направлением, им оставалось только следовать за ним. Впрочем, ему всё ещё нужна была их помощь.</w:t>
+        <w:t>Янь Цзиюнь спускался бесшумно. Чжоу Ин и Чэн Ли, последовавшие за ним, чуть не подумали, что он исчез, но, спустившись, увидели пару зелёных глаз, смотрящих на них снизу вверх, словно упрекая в медлительности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их слух, конечно, не мог сравниться со слухом Янь Цзиюня. Спустившись по лестнице, они оказались в длинном коридоре, который расходился в две стороны. Если бы они были одни, им пришлось бы выбирать наугад. Но с Янь Цзиюнем, который уже определился с направлением, им оставалось только следовать за ним. Впрочем, ему всё ещё нужна была их помощь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь остановился у неприметной двери. Звук шёл из-за неё.</w:t>
+        <w:t>Янь Цзиюнь остановился у неприметной двери. Звук шёл из-за неё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь услышал его стоны и потому пошёл в эту сторону. Чжоу Ин и Чэн Ли снова убедились, что этот кот — лучший НИП.</w:t>
+        <w:t>Янь Цзиюнь услышал его стоны и потому пошёл в эту сторону. Чжоу Ин и Чэн Ли снова убедились, что этот кот — лучший НИП.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь знал, что Вэнь Наньсин сбежал из VIP-зоны. Вероятно, его поймали и заперли здесь. Судя по всему, в тот момент он был в здравом уме. Неизвестно, что с ним сделали сотрудники ресторана, но его состояние явно не было результатом добровольного приёма пищи.</w:t>
+        <w:t>Янь Цзиюнь знал, что Вэнь Наньсин сбежал из VIP-зоны. Вероятно, его поймали и заперли здесь. Судя по всему, в тот момент он был в здравом уме. Неизвестно, что с ним сделали сотрудники ресторана, но его состояние явно не было результатом добровольного приёма пищи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,51 +3790,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, слыша звук пощёчин, почувствовал, как у него самого заболело лицо. Сила удара была впечатляющей. С Чжоу Ин лучше было не ссориться.</w:t>
+        <w:t>Янь Цзиюнь, слыша звук пощёчин, почувствовал, как у него самого заболело лицо. Сила удара была впечатляющей. С Чжоу Ин лучше было не ссориться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, наблюдая, как Вэнь Наньсина «бесчеловечно» приводят в чувство, тихо отошёл в угол, чтобы не попасть под раздачу.</w:t>
+        <w:t>Янь Цзиюнь, наблюдая, как Вэнь Наньсина «бесчеловечно» приводят в чувство, тихо отошёл в угол, чтобы не попасть под раздачу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,51 +4142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она указала на Янь Цзюня, сидевшего в углу.</w:t>
+        <w:t>Она указала на Янь Цзиюня, сидевшего в углу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь навострил уши. Вопросы Чжоу Ин были именно тем, что он хотел узнать. Похоже, он не ошибся в выборе союзников.</w:t>
+        <w:t>Янь Цзиюнь навострил уши. Вопросы Чжоу Ин были именно тем, что он хотел узнать. Похоже, он не ошибся в выборе союзников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,51 +4430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь слушал его описание. Лестница была та же, по которой вёл его Линь Се, но они свернули налево, а Вэнь Наньсин — направо.</w:t>
+        <w:t>Янь Цзиюнь слушал его описание. Лестница была та же, по которой вёл его Линь Се, но они свернули налево, а Вэнь Наньсин — направо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я помню, ты выбрал блюдо «Внезапное богатство», — вернулась к теме Чжоу Ин. — И тебе приснился сон о том, как ты разбогател.</w:t>
+        <w:t>— Я помню, ты выбрал блюдо «Разбогатеть за одну ночь», — вернулась к теме Чжоу Ин. — И тебе приснился сон о том, как ты разбогател.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4974,51 +4974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«По крайней мере, он не умер, а просто увидел сон», — подумал Янь Цзюнь.</w:t>
+        <w:t>«По крайней мере, он не умер, а просто увидел сон», — подумал Янь Цзиюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5294,51 +5294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь мысленно кивнул. Это было правдой.</w:t>
+        <w:t>Янь Цзиюнь мысленно кивнул. Это было правдой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5422,51 +5422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь помнил, что кто-то входил в седьмую или восьмую комнату на совещание, но не знал, в какую именно. Он не мог сейчас сделать ничего подозрительного, чтобы остановить их.</w:t>
+        <w:t>Янь Цзиюнь помнил, что кто-то входил в седьмую или восьмую комнату на совещание, но не знал, в какую именно. Он не мог сейчас сделать ничего подозрительного, чтобы остановить их.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5774,51 +5774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь: …</w:t>
+        <w:t>Янь Цзиюнь: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5934,51 +5934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь рванулся внутрь!</w:t>
+        <w:t>Янь Цзиюнь рванулся внутрь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь почувствовал, как от этих звуков у него слабеют лапы. Как страшно</w:t>
+        <w:t>Янь Цзиюнь почувствовал, как от этих звуков у него слабеют лапы. Как страшно</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>