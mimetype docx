--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Многие игроки активировали различные побочные задания, но в системных уведомлениях больше не появлялось никакой информации, связанной с Янь Цзюнем.</w:t>
+        <w:t>Многие игроки активировали различные побочные задания, но в системных уведомлениях больше не появлялось никакой информации, связанной с Янь Цзиюнем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хочу задать вам вопрос, — начал Вэнь Наньсин, которого всё ещё волновал игрок Янь Цзиюнь. — Вы обе думаете, что Хэ Сяоби — это Янь Цзюнь?</w:t>
+        <w:t>— Хочу задать вам вопрос, — начал Вэнь Наньсин, которого всё ещё волновал игрок Янь Цзиюнь. — Вы обе думаете, что Хэ Сяоби — это Янь Цзиюнь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,83 +622,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это был Хэ Сяоби, — ответил за них Вэнь Наньсин. — Если бы он был Янь Цзюнем, он бы ни за что не знал так хорошо дорогу в VIP-зону.</w:t>
-[...31 lines deleted...]
-        <w:t>— В таком случае, кто же тогда Янь Цзюнь? — спросила Чжоу Ин.</w:t>
+        <w:t>— Это был Хэ Сяоби, — ответил за них Вэнь Наньсин. — Если бы он был Янь Цзиюнем, он бы ни за что не знал так хорошо дорогу в VIP-зону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В таком случае, кто же тогда Янь Цзиюнь? — спросила Чжоу Ин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Может, это тот самый маленький чёрный кот? — пошутила Чэн Ли. — Когда он уронил пистолет, система объявила, что Янь Цзюнь нашёл орудие убийства.</w:t>
+        <w:t>— Может, это тот самый маленький чёрный кот? — пошутила Чэн Ли. — Когда он уронил пистолет, система объявила, что Янь Цзиюнь нашёл орудие убийства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,83 +974,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока другие игроки валились с ног от усталости и отдыхали где придётся или в своих комнатах, Янь Цзюнь сладко спал. Он проспал несколько часов с самого утра. Он специально выбрал шкаф на нижнем ярусе. Иногда мимо кабинета проходили люди, но никто не заходил внутрь. Никто и не подозревал, что он здесь безмятежно провёл несколько часов.</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь навострил уши, прислушиваясь к звукам снаружи. В кабинете по-прежнему было тихо. Он легко выпрыгнул из шкафа, вытянул передние лапы и сладко потянулся. Тело налилось приятной лёгкостью.</w:t>
+        <w:t>Пока другие игроки валились с ног от усталости и отдыхали где придётся или в своих комнатах, Янь Цзиюнь сладко спал. Он проспал несколько часов с самого утра. Он специально выбрал шкаф на нижнем ярусе. Иногда мимо кабинета проходили люди, но никто не заходил внутрь. Никто и не подозревал, что он здесь безмятежно провёл несколько часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь навострил уши, прислушиваясь к звукам снаружи. В кабинете по-прежнему было тихо. Он легко выпрыгнул из шкафа, вытянул передние лапы и сладко потянулся. Тело налилось приятной лёгкостью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,115 +1166,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Если я, будучи котом, устрою беспорядок в кабинете, это будет вполне естественно. А вот если я появлюсь в человеческом обличье, это будет уже нелогично». В его рюкзаке всё ещё лежала «Карта опыта в человеческом теле (30 мин)». Очки за предыдущее подземелье выглядели очень заманчиво. После покупки всех необходимых предметов у него осталось тридцать тысяч очков. Но когда он обменял их на карту опыта, то обнаружил, что она даёт всего тридцать минут. Такой курс обмена был сродни грабежу.</w:t>
-[...63 lines deleted...]
-        <w:t>Прежде чем искать еду, Янь Цзюнь решил сначала осмотреть кабинет.</w:t>
+        <w:t>«Если я, будучи котом, устрою беспорядок в кабинете, это будет вполне естественно. А вот если я появлюсь в человеческом обличье, это будет уже нелогично». В его рюкзаке всё ещё лежала «Карта опыта человеческой формы (30 мин)». Очки за предыдущее подземелье выглядели очень заманчиво. После покупки всех необходимых предметов у него осталось тридцать тысяч очков. Но когда он обменял их на карту опыта, то обнаружил, что она даёт всего тридцать минут. Такой курс обмена был сродни грабежу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проснувшись, Янь Цзиюнь почувствовал голод. Он с ностальгией вспомнил кабинет Линь Се. «Добрых к кошкам НИП нужно уважать. Можно было бы съесть ещё пару рыбок». Вся съеденная ранее еда давно переварилась. К тому же, кошки и люди питаются по-разному. Кошки едят часто и понемногу, а людям достаточно трёх раз в день. С тех пор как он стал котом, ему ни разу не приходилось голодать. Хотя в этом подземелье ему не нужно было выпрашивать еду у людей, он заблудился и не знал, как вернуться в кабинет Линь Се за рыбкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде чем искать еду, Янь Цзиюнь решил сначала осмотреть кабинет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На столе стояли два лотка для папок. В них были синие папки. Янь Цзюнь легко запрыгнул на стол и вытащил одну из них. Это был месячный график дежурств службы безопасности.</w:t>
+        <w:t>На столе стояли два лотка для папок. В них были синие папки. Янь Цзиюнь легко запрыгнул на стол и вытащил одну из них. Это был месячный график дежурств службы безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь прислушался. К кабинету никто не подходил. Он ускорил просмотр папок. Кроме графика дежурств, он понял, что ресторан «Полуночная столовая» состоит из трёх зданий: А, B и C. У Цзян Яня было много подчинённых, разделённых на двенадцать групп. В каждом здании было по четыре группы. Если предположить, что одна группа отвечает за один этаж, то количество охранников было внушительным.</w:t>
+        <w:t>Янь Цзиюнь прислушался. К кабинету никто не подходил. Он ускорил просмотр папок. Кроме графика дежурств, он понял, что ресторан «Полуночная столовая» состоит из трёх зданий: А, B и C. У Цзян Яня было много подчинённых, разделённых на двенадцать групп. В каждом здании было по четыре группы. Если предположить, что одна группа отвечает за один этаж, то количество охранников было внушительным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лапы Янь Цзюня — не человеческие руки. Вытащив папку, он не смог вернуть её на место. Когда Цзян Янь вернётся, он сразу поймёт, что кто-то рылся в его вещах. Следы были слишком очевидны, их заметит любой.</w:t>
+        <w:t>Лапы Янь Цзиюня — не человеческие руки. Вытащив папку, он не смог вернуть её на место. Когда Цзян Янь вернётся, он сразу поймёт, что кто-то рылся в его вещах. Следы были слишком очевидны, их заметит любой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Зачем нужно столько людей для охраны какого-то секрета? Это всё больше и больше интриговало Янь Цзюня.</w:t>
+        <w:t>Зачем нужно столько людей для охраны какого-то секрета? Это всё больше и больше интриговало Янь Цзиюня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь решил, что его предположения вполне логичны и помогают объяснить некоторые вещи.</w:t>
+        <w:t>Янь Цзиюнь решил, что его предположения вполне логичны и помогают объяснить некоторые вещи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь вспомнил, как однажды заблудился в огромном торговом центре, который тоже состоял из нескольких зданий. Он тогда так и не смог найти нужный ресторан. С тех пор он больше не ходил по торговым центрам.</w:t>
+        <w:t>Янь Цзиюнь вспомнил, как однажды заблудился в огромном торговом центре, который тоже состоял из нескольких зданий. Он тогда так и не смог найти нужный ресторан. С тех пор он больше не ходил по торговым центрам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мысли Янь Цзюня понеслись вскачь.</w:t>
+        <w:t>Мысли Янь Цзиюня понеслись вскачь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Щёлк! Дверная ручка внезапно повернулась. Янь Цзюнь вздрогнул от неожиданности.</w:t>
+        <w:t>Щёлк! Дверная ручка внезапно повернулась. Янь Цзиюнь вздрогнул от неожиданности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>От этого крика Янь Цзюнь ещё глубже забился в угол. «Какой же у этого парня громкий голос».</w:t>
+        <w:t>От этого крика Янь Цзиюнь ещё глубже забился в угол. «Какой же у этого парня громкий голос».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, прячась в углу, дрожал от страха. «Да он же псих! Этот Цзян Янь ничем не лучше того доктора Чи из прошлого подземелья».</w:t>
+        <w:t>Янь Цзиюнь, прячась в углу, дрожал от страха. «Да он же псих! Этот Цзян Янь ничем не лучше того доктора Чи из прошлого подземелья».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь выглянул из-за шторы. Цзян Янь сидел в той же позе. Его кресло было повёрнуто так, что он мог видеть место, где прятался Янь Цзюнь, но его взгляд был устремлён вверх, а не вниз.</w:t>
+        <w:t>Янь Цзиюнь выглянул из-за шторы. Цзян Янь сидел в той же позе. Его кресло было повёрнуто так, что он мог видеть место, где прятался Янь Цзиюнь, но его взгляд был устремлён вверх, а не вниз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подчинённый оказался довольно расторопным. Он вернулся очень быстро. Янь Цзюнь приготовился к рывку.</w:t>
+        <w:t>Подчинённый оказался довольно расторопным. Он вернулся очень быстро. Янь Цзиюнь приготовился к рывку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,51 +2926,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь: … «План провалился».</w:t>
+        <w:t>Янь Цзиюнь: … «План провалился».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь уже мог бы написать целую драму о Линь Се, Цзян Яне и этом Кайвэне.</w:t>
+        <w:t>Янь Цзиюнь уже мог бы написать целую драму о Линь Се, Цзян Яне и этом Кайвэне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь почувствовал в его голосе фальшь. Ему инстинктивно не понравился этот человек.</w:t>
+        <w:t>Янь Цзиюнь почувствовал в его голосе фальшь. Ему инстинктивно не понравился этот человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ян Кайвэнь сел на диван, на котором собирался вздремнуть Янь Цзюнь. Цзян Янь, помедлив, встал и достал из холодильника две бутылки ледяного пива.</w:t>
+        <w:t>Ян Кайвэнь сел на диван, на котором собирался вздремнуть Янь Цзиюнь. Цзян Янь, помедлив, встал и достал из холодильника две бутылки ледяного пива.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,83 +3854,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь хотел было действовать по первоначальному плану, но не успел он и шагу сделать, как в его голове раздался голос системы.</w:t>
-[...31 lines deleted...]
-        <w:t>[Игрок Янь Цзюнь вошёл в основное задание (2): Расследовать дело об утечке формулы. Награда за выполнение: 5000 очков.]</w:t>
+        <w:t>Янь Цзиюнь хотел было действовать по первоначальному плану, но не успел он и шагу сделать, как в его голове раздался голос системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Игрок Янь Цзиюнь вошёл в основное задание (2): Расследовать дело об утечке формулы. Награда за выполнение: 5000 очков.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока Янь Цзюнь размышлял, как ему выполнить это задание, подчинённый начал докладывать Цзян Яню о результатах проверки камер.</w:t>
+        <w:t>Пока Янь Цзиюнь размышлял, как ему выполнить это задание, подчинённый начал докладывать Цзян Яню о результатах проверки камер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь: … Он снова забился в угол за шторой, замер и приготовился к рывку.</w:t>
+        <w:t>Янь Цзиюнь: … Он снова забился в угол за шторой, замер и приготовился к рывку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь почувствовал в голосе Цзян Яня азарт.</w:t>
+        <w:t>Янь Цзиюнь почувствовал в голосе Цзян Яня азарт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4590,51 +4590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не понимал, почему всё так обернулось. Он был уверен, что это игра намеренно подкинула ему это задание. Иначе он бы уже давно сбежал из кабинета Цзян Яня и не оказался бы в такой неловкой ситуации.</w:t>
+        <w:t>Янь Цзиюнь не понимал, почему всё так обернулось. Он был уверен, что это игра намеренно подкинула ему это задание. Иначе он бы уже давно сбежал из кабинета Цзян Яня и не оказался бы в такой неловкой ситуации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4686,51 +4686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь: … «Не двигаюсь, не двигаюсь».</w:t>
+        <w:t>Янь Цзиюнь: … «Не двигаюсь, не двигаюсь».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,115 +4750,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наконец, подчинённый вспомнил о шторах. Он потряс их. Сердце Янь Цзюня чуть не выпрыгнуло из груди. Он вцепился когтями в штору и полез вверх. К счастью, подчинённый был очень невнимателен. Он просто потряс шторы и не заметил вцепившегося в них чёрного кота.</w:t>
-[...63 lines deleted...]
-        <w:t>Янь Цзюнь замер, не смея двигаться. Если он полезет выше, его заметят. Он висел на шторе, как тряпичная кукла, ожидая, пока подчинённый перестанет обращать внимание на шторы, чтобы тихонько спуститься.</w:t>
+        <w:t>Наконец, подчинённый вспомнил о шторах. Он потряс их. Сердце Янь Цзиюня чуть не выпрыгнуло из груди. Он вцепился когтями в штору и полез вверх. К счастью, подчинённый был очень невнимателен. Он просто потряс шторы и не заметил вцепившегося в них чёрного кота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Карабкаться по шторам — это врождённый навык любой кошки. Янь Цзиюнь обычно не портил вещи в доме и редко лазил по шторам. К тому же, для такого большого кота, как он, это было довольно тяжело для когтей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь замер, не смея двигаться. Если он полезет выше, его заметят. Он висел на шторе, как тряпичная кукла, ожидая, пока подчинённый перестанет обращать внимание на шторы, чтобы тихонько спуститься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот внезапный комплимент поразил Янь Цзюня. «Вот это подхалим. Как натурально звучит».</w:t>
+        <w:t>Этот внезапный комплимент поразил Янь Цзиюня. «Вот это подхалим. Как натурально звучит».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5230,51 +5230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Янь продолжил поиски в кабинете. Янь Цзюнь молился, чтобы он оказался таким же слепым, как и его подчинённый.</w:t>
+        <w:t>Цзян Янь продолжил поиски в кабинете. Янь Цзиюнь молился, чтобы он оказался таким же слепым, как и его подчинённый.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь быстро полез вверх по шторе, мысленно возражая: «Сам ты уродливый!»</w:t>
+        <w:t>Янь Цзиюнь быстро полез вверх по шторе, мысленно возражая: «Сам ты уродливый!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5582,51 +5582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь в этот момент не обратил внимания на безжалостный смех Линь Се. Он обеими передними лапами вцепился в карниз, а задними — в штору. Посмотрев вниз, он увидел Цзян Яня, который смотрел на него с усмешкой. Внезапно он понял, что забрался слишком высоко.</w:t>
+        <w:t>Янь Цзиюнь в этот момент не обратил внимания на безжалостный смех Линь Се. Он обеими передними лапами вцепился в карниз, а задними — в штору. Посмотрев вниз, он увидел Цзян Яня, который смотрел на него с усмешкой. Внезапно он понял, что забрался слишком высоко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>