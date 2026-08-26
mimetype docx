--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -3598,51 +3598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзиюнь вспомнил, как сегодня Цзян Янь подгонял младшего начальника с первой партией готового «Мака». Неужели на встречу с Чжао Жэньфу придёт покупатель новой продукции?</w:t>
+        <w:t>Янь Цзиюнь вспомнил, как сегодня Цзян Янь подгонял младшего начальника с первой партией готового «Амариллиса». Неужели на встречу с Чжао Жэньфу придёт покупатель новой продукции?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Неужели Линь Се и правда работал под прикрытием?</w:t>
+        <w:t>Неужели Линь Се и правда был шпионом?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4462,51 +4462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Его задача — достать формулу “Мака” и собрать все доказательства преступлений Чжао Жэньфу. Пока тех улик, что есть у него на руках, недостаточно, чтобы посадить старика к стенке. Всё грязное оформлено на трёх братьев: рестораном руководит Линь Се, теневыми сделками заведует Ян Кайвэнь, а руки Цзян Яня уже тоже запачканы кровью. Ни один из них не сможет полностью отмыться. Единственный, кто ещё может выскользнуть, — старик Чжао. Поэтому Линь Се и обязан рискнуть».</w:t>
+        <w:t>«Его задача — достать формулу «Амариллиса» и собрать все доказательства преступлений Чжао Жэньфу. Пока тех улик, что есть у него на руках, недостаточно, чтобы посадить старика к стенке. Всё грязное оформлено на трёх братьев: рестораном руководит Линь Се, теневыми сделками заведует Ян Кайвэнь, а руки Цзян Яня уже тоже запачканы кровью. Ни один из них не сможет полностью отмыться. Единственный, кто ещё может выскользнуть, — старик Чжао. Поэтому Линь Се и обязан рискнуть».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Значит, он и правда полицейский агент под прикрытием.</w:t>
+        <w:t>Значит, он и правда полицейский шпион.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>