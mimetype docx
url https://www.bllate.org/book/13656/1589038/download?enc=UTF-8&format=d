--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -78,115 +78,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ци Фэн держал Карамельку больше года.</w:t>
-[...63 lines deleted...]
-        <w:t>После его первого исчезновения, длившегося сутки, ему следовало бы установить дома камеры. Кто бы мог подумать, что через несколько дней Карамелька снова пропадёт.</w:t>
+        <w:t>Ци Фэн держал Карамель больше года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подобрал котёнка, когда тот только-только научился пить молоко, и вырастил его в красивого, статного взрослого кота. Это было непросто. Он думал, что так будет всегда, но никак не ожидал, что однажды Карамель внезапно исчезнет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После его первого исчезновения, длившегося сутки, ему следовало бы установить дома камеры. Кто бы мог подумать, что через несколько дней Карамель снова пропадёт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ци Фэну звонили бесчисленное количество раз, утверждая, что нашли его Карамельку. Но каждый раз, приезжая на место, он видел лишь похожих чёрных котов. Это была не его Карамелька. Его кот был особенным, он был умён и никогда не боялся смотреть людям в глаза. Хотя все коты были чёрными, их шерсть отличалась. У некоторых были вкрапления другого цвета, но шерсть Карамельки была идеально чёрной, без единого светлого волоска, и на ощупь она была невероятно гладкой.</w:t>
+        <w:t>Ци Фэну звонили бесчисленное количество раз, утверждая, что нашли его Карамель. Но каждый раз, приезжая на место, он видел лишь похожих чёрных котов. Это была не его Карамель. Его кот был особенным, он был умён и никогда не боялся смотреть людям в глаза. Хотя все коты были чёрными, их шерсть отличалась. У некоторых были вкрапления другого цвета, но шерсть Карамели была идеально чёрной, без единого светлого волоска, и на ощупь она была невероятно гладкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но время входа в следующее подземелье неумолимо приближалось, а Карамелька так и не нашёлся. В конце концов, ему пришлось попросить помощи в поисках у своего хорошего друга.</w:t>
+        <w:t>Но время входа в следующее подземелье неумолимо приближалось, а Карамель так и не нашёлся. В конце концов, ему пришлось попросить помощи в поисках у своего хорошего друга.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только он появился в Центральной зоне и собрался идти на встречу с друзьями, его завалило системными уведомлениями.</w:t>
+        <w:t>Как только он появился в Центральном городе и собрался идти на встречу с друзьями, его завалило системными уведомлениями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Ваш питомец вошёл в игру через жетон основного аккаунта. Система открыла для вашего питомца дочерний аккаунт.]</w:t>
+        <w:t>[Ваш питомец вошёл в игру через именную табличку основного аккаунта. Система открыла для вашего питомца дочерний аккаунт.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его сердце бешено колотилось, пальцы дрожали. Карамелька… в игре?!</w:t>
+        <w:t>Его сердце бешено колотилось, пальцы дрожали. Карамель… в игре?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ци Фэн попытался вспомнить, что произошло перед первым исчезновением Карамельки. В тот день он вернулся из подземелья, очень уставший. Он оставил свой жетон на диване… Неужели Карамелька коснулся его и попал в подземелье?</w:t>
+        <w:t>Ци Фэн попытался вспомнить, что произошло перед первым исчезновением Карамели. В тот день он вернулся из подземелья, очень уставший. Он оставил свою именную табличку на диване… Неужели Карамель коснулся её и попал в подземелье?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,115 +1550,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он играл уже три года и прекрасно знал, что такое подземелья. Здесь не было милых и дружелюбных миров с домашними животными. Каждое подземелье — это борьба за жизнь. Он сам не раз оказывался на волосок от смерти в подземельях высокого уровня. Как Карамелька мог там выжить?</w:t>
-[...63 lines deleted...]
-        <w:t>Как игра могла позволить питомцу войти через его жетон?</w:t>
+        <w:t>Он играл уже три года и прекрасно знал, что такое подземелья. Здесь не было милых и дружелюбных миров с домашними животными. Каждое подземелье — это борьба за жизнь. Он сам не раз оказывался на волосок от смерти в подземельях высокого уровня. Как Карамель мог там выжить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по уведомлениям, Карамель, кажется, справлялся неплохо. У него даже была рыба и кошачий корм. Но в первом подземелье он голодал… Неудивительно, что после возвращения у него было расстройство желудка. Наверное, в подземелье он от голода съел что-то не то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как игра могла позволить питомцу войти через его именную табличку?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Система, — обратился Ци Фэн, — почему мой кот попал в игру, коснувшись моего жетона?</w:t>
+        <w:t>— Система, — обратился Ци Фэн, — почему мой кот попал в игру, коснувшись моей именной таблички?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Игрок, здравствуйте. По предварительной оценке, магнитное поле вашего питомца совместимо с игрой «Судьба». Коснувшись жетона, он смог войти в игру.</w:t>
+        <w:t>— Игрок, здравствуйте. По предварительной оценке, магнитное поле вашего питомца совместимо с игрой «Судьба». Коснувшись именной таблички, он смог войти в игру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,115 +2350,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Близость: 0/100]</w:t>
-[...63 lines deleted...]
-        <w:t>[Информация о подземельях: Неизвестно [недостаточно близости для просмотра]]</w:t>
+        <w:t>[Уровень близости: 0/100]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Местоположение: Неизвестно [недостаточно уровня близости для просмотра]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Информация о подземельях: Неизвестно [недостаточно уровня близости для просмотра]]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Но почему наша близость равна нулю? — спросил Ци Фэн, глядя на последнюю строку.</w:t>
+        <w:t>— Но почему наш уровень близости равен нулю? — спросил Ци Фэн, глядя на последнюю строку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В голове Ци Фэна проносились тысячи причин, по которым Карамелька мог не пройти подземелье. Его сердце замирало от страха.</w:t>
+        <w:t>В голове Ци Фэна проносились тысячи причин, по которым Карамель мог не пройти подземелье. Его сердце замирало от страха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,83 +3118,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нужно прекратить об этом думать. Одна мысль о том, что Карамелька может в любой момент покинуть его навсегда, вызывала у него приступ тоски. Кот, которого он растил год, мог исчезнуть в любой момент.</w:t>
-[...31 lines deleted...]
-        <w:t>Вместо того чтобы предаваться этим мыслям, лучше подумать, где сейчас его Карамелька. Возможно, найдя его, он сможет решить все эти проблемы.</w:t>
+        <w:t>Нужно прекратить об этом думать. Одна мысль о том, что Карамель может в любой момент покинуть его навсегда, вызывала у него приступ тоски. Кот, которого он растил год, мог исчезнуть в любой момент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместо того чтобы предаваться этим мыслям, лучше подумать, где сейчас его Карамель. Возможно, найдя его, он сможет решить все эти проблемы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если он начнёт везде кричать, что ищет кота, другие игроки это обязательно заметят. Они не дураки, и могут придумать множество способов использовать эту информацию в своих целях. К тому же, Карамелька уже прошёл два подземелья, и кто-то из игроков мог его видеть. Нельзя, как в реальном мире, расклеивать объявления о пропаже. Сначала нужно обезопасить Карамельку от возможных рисков.</w:t>
+        <w:t>Если он начнёт везде кричать, что ищет кота, другие игроки это обязательно заметят. Они не дураки, и могут придумать множество способов использовать эту информацию в своих целях. К тому же, Карамель уже прошёл два подземелья, и кто-то из игроков мог его видеть. Нельзя, как в реальном мире, расклеивать объявления о пропаже. Сначала нужно обезопасить Карамель от возможных рисков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В правом верхнем углу своего прозрачного экрана Янь Цзюнь увидел вкладку [Хозяин]. Вот же чёрт.</w:t>
+        <w:t>В правом верхнем углу своего прозрачного экрана Янь Цзиюнь увидел вкладку [Хозяин]. Вот же чёрт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3822,147 +3822,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Близость: 0/100]</w:t>
-[...95 lines deleted...]
-        <w:t>«Сколько нужно близости, чтобы разблокировать местоположение Ци Фэна?»</w:t>
+        <w:t>[Уровень близости: 0/100]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Местоположение: Неизвестно [недостаточно уровня близости для просмотра]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Информация о подземельях: Неизвестно [недостаточно уровня близости для просмотра]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сколько нужно уровня близости, чтобы разблокировать местоположение Ци Фэна?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4046,51 +4046,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, увидев эту злосчастную вкладку «питомец-хозяин», Янь Цзюнь задал юноше ещё один вопрос:</w:t>
+        <w:t>Впрочем, увидев эту злосчастную вкладку «питомец-хозяин», Янь Цзиюнь задал юноше ещё один вопрос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Люди расслабляются рядом с животными. А такой осторожный человек, как Ци Фэн, к незнакомцам относится с куда большим подозрением, чем обычные люди. Пройдя через множество подземелий, он, вероятно, не раз сталкивался с предательством. Янь Цзюнь не хотел рисковать его доверием.</w:t>
+        <w:t>Люди расслабляются рядом с животными. А такой осторожный человек, как Ци Фэн, к незнакомцам относится с куда большим подозрением, чем обычные люди. Пройдя через множество подземелий, он, вероятно, не раз сталкивался с предательством. Янь Цзиюнь не хотел рисковать его доверием.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4590,51 +4590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>До следующего подземелья оставалось четыре дня. Янь Цзюнь решил не рисковать и взять свою судьбу в свои руки.</w:t>
+        <w:t>До следующего подземелья оставалось четыре дня. Янь Цзиюнь решил не рисковать и взять свою судьбу в свои руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4686,51 +4686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На этот раз Янь Цзюнь решил не выходить из игры. Он не мог больше попадать в случайные подземелья. Нужно было оставаться в Центральном городе и собирать информацию.</w:t>
+        <w:t>На этот раз Янь Цзиюнь решил не выходить из игры. Он не мог больше попадать в случайные подземелья. Нужно было оставаться в Центральном городе и собирать информацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,51 +4750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь выбрал в системе одно из самых простых подземелий для новичков.</w:t>
+        <w:t>Янь Цзиюнь выбрал в системе одно из самых простых подземелий для новичков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4846,115 +4846,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Были места, где информацию можно было получить за очки, и места, где это можно было сделать бесплатно. Платные места назывались информационными центрами. Это были магазины, открытые сообразительными игроками. Информация о простых подземельях стоила недорого, но чем сложнее было подземелье, тем выше была цена. Впрочем, цены были в пределах разумного для игроков соответствующего уровня.</w:t>
-[...63 lines deleted...]
-        <w:t>Он узнал, что большинство магазинов в информационном центре принадлежат гильдиям. Только у гильдий были игроки, которые проходили подземелья, собирали подсказки, а затем, обходя правила игры, шифровали информацию в понятные для игроков сообщения и продавали её.</w:t>
+        <w:t>Были места, где информацию можно было получить за очки, и места, где это можно было сделать бесплатно. Платные места назывались Центрами торговли информацией. Это были магазины, открытые сообразительными игроками. Информация о простых подземельях стоила недорого, но чем сложнее было подземелье, тем выше была цена. Впрочем, цены были в пределах разумного для игроков соответствующего уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь потратил немного очков на информацию о простом подземелье, которое он собирался пройти. Пятьсот очков за два слова-подсказки. Если бы у него не было приличного запаса очков, он бы не смог себе этого позволить. Те, кто сумел наладить такой бизнес, были не просто торговцами, а настоящими акулами. В игре их называли гильдиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он узнал, что большинство магазинов в Центре торговли информацией принадлежат гильдиям. Только у гильдий были игроки, которые проходили подземелья, собирали подсказки, а затем, обходя правила игры, шифровали информацию в понятные для игроков сообщения и продавали её.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5006,51 +5006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь знал, что он привязан к Ци Фэну, и пока не собирался вступать ни в какие гильдии. Очков у него было достаточно. Сначала он пройдёт пять подземелий для новичков, а там будет видно.</w:t>
+        <w:t>Янь Цзиюнь знал, что он привязан к Ци Фэну, и пока не собирался вступать ни в какие гильдии. Очков у него было достаточно. Сначала он пройдёт пять подземелий для новичков, а там будет видно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5294,51 +5294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как бы то ни было, запах жареных рыбных палочек успешно привлёк внимание Янь Цзюня. Последние три дня он питался только варёной рыбой и куриной грудкой. Причём готовил ему только один человек на всю улицу, и тот постоянно твердил, что одна куриная грудка для фитнеса бесполезна, что его методы не научны, и что для роста мышц нужно сбалансированное питание. Он даже вручил ему рекламную листовку спортзала своего друга, намекая, чтобы тот записался.</w:t>
+        <w:t>Как бы то ни было, запах жареных рыбных палочек успешно привлёк внимание Янь Цзиюня. Последние три дня он питался только варёной рыбой и куриной грудкой. Причём готовил ему только один человек на всю улицу, и тот постоянно твердил, что одна куриная грудка для фитнеса бесполезна, что его методы не научны, и что для роста мышц нужно сбалансированное питание. Он даже вручил ему рекламную листовку спортзала своего друга, намекая, чтобы тот записался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5390,51 +5390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, скрываясь в тени, побежал на запах. В любом случае, нужно было хотя бы посмотреть. Если это можно есть, он превратится в человека, купит и съест в своём личном пространстве. Запах был таким манящим, что у него во рту пересохло.</w:t>
+        <w:t>Янь Цзиюнь, скрываясь в тени, побежал на запах. В любом случае, нужно было хотя бы посмотреть. Если это можно есть, он превратится в человека, купит и съест в своём личном пространстве. Запах был таким манящим, что у него во рту пересохло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5454,83 +5454,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только Янь Цзюнь, словно заворожённый, медленно приближался к источнику аромата. Чем ближе он подходил, тем сильнее был запах жареных рыбных палочек!</w:t>
-[...31 lines deleted...]
-        <w:t>Янь Цзюнь невольно стал живым воплощением слова «прожорливый кот».</w:t>
+        <w:t>Только Янь Цзиюнь, словно заворожённый, медленно приближался к источнику аромата. Чем ближе он подходил, тем сильнее был запах жареных рыбных палочек!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь невольно стал живым воплощением слова «прожорливый кот».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5742,51 +5742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь чуть не расплакался. Он был уверен, что Чистильщик лотка знает, что он в игре, и специально устроил эту ловушку для кота.</w:t>
+        <w:t>Янь Цзиюнь чуть не расплакался. Он был уверен, что Чистильщик лотка знает, что он в игре, и специально устроил эту ловушку для кота.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5902,51 +5902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь смотрел, как одна за другой его рыбные палочки исчезают во рту этого парня, и его сердце обливалось кровью.</w:t>
+        <w:t>Янь Цзиюнь смотрел, как одна за другой его рыбные палочки исчезают во рту этого парня, и его сердце обливалось кровью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6062,51 +6062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сидевший сзади Янь Цзюнь подумал: «Кот уже здесь».</w:t>
+        <w:t>Сидевший сзади Янь Цзиюнь подумал: «Кот уже здесь».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6254,51 +6254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чтобы рыбные палочки не достались этому парню, Янь Цзюнь тихонько подкрался к Ци Фэну. Когда парень с синим ёжиком отвлёкся, он легонько зацепил когтем штанину Ци Фэна, раз, другой, покачивая её.</w:t>
+        <w:t>Чтобы рыбные палочки не достались этому парню, Янь Цзиюнь тихонько подкрался к Ци Фэну. Когда парень с синим ёжиком отвлёкся, он легонько зацепил когтем штанину Ци Фэна, раз, другой, покачивая её.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>