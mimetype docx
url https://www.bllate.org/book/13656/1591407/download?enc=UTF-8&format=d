--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -46,83 +46,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В третьей игре в прятки группа F, будучи «прячущимися», перехватила инициативу. После того как Янь Цзиюнь устранил трёх игроков группы C, Гу Вэньчжу одержал ещё одну победу, выбив четвёртого. Группа C оказалась в плачевном положении. Последний оставшийся игрок не имел шансов найти и устранить Янь Цзюня. Победа группы F в третьем раунде была предрешена.</w:t>
-[...31 lines deleted...]
-        <w:t>Теперь группа F могла ставить перед собой более высокие цели. Они должны были не просто выиграть этот раунд, но и получить удвоенные очки. Что касается продвинутых предметов, то несколько уже было у Янь Цзюня, да и Цю Си с Гу Вэньчжу пополнили свои запасы. В оставшееся время можно было продолжить поиски. Янь Цзиюнь предположил, что Гу Вэньчжу, скорее всего, останется за барной стойкой. Исполняя роль бармена, он активно взаимодействовал с НИП, что не считалось пассивной игрой. Даже если бы сработал таймер бездействия, отсчёт начался бы только с момента устранения четвёртого игрока.</w:t>
+        <w:t>В третьей игре в прятки группа F, будучи «прячущимися», перехватила инициативу. После того как Янь Цзиюнь устранил трёх игроков группы C, Гу Вэньчжу одержал ещё одну победу, выбив четвёртого. Группа C оказалась в плачевном положении. Последний оставшийся игрок не имел шансов найти и устранить Янь Цзиюня. Победа группы F в третьем раунде была предрешена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь группа F могла ставить перед собой более высокие цели. Они должны были не просто выиграть этот раунд, но и получить удвоенные очки. Что касается продвинутых предметов, то несколько уже было у Янь Цзиюня, да и Цю Си с Гу Вэньчжу пополнили свои запасы. В оставшееся время можно было продолжить поиски. Янь Цзиюнь предположил, что Гу Вэньчжу, скорее всего, останется за барной стойкой. Исполняя роль бармена, он активно взаимодействовал с НИП, что не считалось пассивной игрой. Даже если бы сработал таймер бездействия, отсчёт начался бы только с момента устранения четвёртого игрока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не знал, у кого из этих НИП ещё могут быть предметы.</w:t>
+        <w:t>Янь Цзиюнь не знал, у кого из этих НИП ещё могут быть предметы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кажется, ваш город Цинъюнь сейчас очень популярен, — сказала молодая девушка портье. — Я еле достала билет на сегодняшний поезд.</w:t>
+        <w:t>— Кажется, ваш город Цинъюнь сейчас очень популярен, — сказала молодая девушка, обращаясь к портье. — Я еле достала билет на сегодняшний поезд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь всё это слышал.</w:t>
+        <w:t>Янь Цзиюнь всё это слышал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>НИП в гостинице становилось всё больше. Боясь, что его, как кота, прогонят, Янь Цзюнь передвигался только тогда, когда никого не было рядом. Он прятался в углах и подслушивал разговоры постояльцев, ожидавших в зоне отдыха, надеясь получить полезную информацию.</w:t>
+        <w:t>НИП в гостинице становилось всё больше. Боясь, что его, как кота, прогонят, Янь Цзиюнь передвигался только тогда, когда никого не было рядом. Он прятался в углах и подслушивал разговоры постояльцев, ожидавших в зоне отдыха, надеясь получить полезную информацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,83 +718,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Туристы говорили на путунхуа с акцентом, но это было неважно. Главной целью Янь Цзюня было понять, почему замок так их привлекает.</w:t>
-[...31 lines deleted...]
-        <w:t>У кого-то на багаже лежал буклет «Однодневный тур по Цинъюню». Янь Цзюнь незаметно подтащил его к себе.</w:t>
+        <w:t>Туристы говорили на путунхуа с акцентом, но это было неважно. Главной целью Янь Цзиюня было понять, почему замок так их привлекает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У кого-то на багаже лежал буклет «Однодневный тур по Цинъюню». Янь Цзиюнь незаметно подтащил его к себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Владельцем замка был некий господин Сы, по фамилии Юнь, скромный богач. У него была прекрасная жена-танцовщица. Вскоре после свадьбы из-за проблем со здоровьем ей стало трудно жить в городе, и господин Сы, переехав в Цинъюнь, купил здесь землю и построил для неё замок Сыюнь, исполнив её детскую мечту о принцессе. Говорят, господин Сы без памяти любил свою жену, баловал её и исполнял все её капризы. Когда она сказала, что для танцев ей нужно поддерживать форму, они даже отказались от детей. Однажды жена увлеклась розами, и господин Сы приказал выкорчевать все дорогие цветы в саду и засадить их розами.</w:t>
+        <w:t>Владельцем замка был некий господин Сы Юнь, скромный богач. У него была прекрасная жена-танцовщица. Вскоре после свадьбы из-за проблем со здоровьем ей стало трудно жить в городе, и господин Сы, переехав в Цинъюнь, купил здесь землю и построил для неё замок Сыюнь, исполнив её детскую мечту о принцессе. Говорят, господин Сы без памяти любил свою жену, баловал её и исполнял все её капризы. Когда она сказала, что для танцев ей нужно поддерживать форму, они даже отказались от детей. Однажды жена увлеклась розами, и господин Сы приказал выкорчевать все дорогие цветы в саду и засадить их розами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Позже замок унаследовал племянник господина Сы, но он не стал здесь жить, а передал управление им местному старосте.</w:t>
+        <w:t>Позже замок унаследовал племянник господина Сы, но он не стал здесь жить, а передал управление местному старосте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Узнав историю замка, Янь Цзюнь получил общее представление о Цинъюне.</w:t>
+        <w:t>Узнав историю замка, Янь Цзиюнь получил общее представление о Цинъюне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оставалось меньше десяти минут. Янь Цзюнь решил, что информации о локации достаточно. Он посмотрел на свои собранные предметы — почти все были продвинутыми, обычных было маловато. Он решил пробежаться по всем этажам, девяти минут должно было хватить.</w:t>
+        <w:t>Оставалось меньше десяти минут. Янь Цзиюнь решил, что информации о локации достаточно. Он посмотрел на свои собранные предметы — почти все были продвинутыми, обычных было маловато. Он решил пробежаться по всем этажам, девяти минут должно было хватить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, пользуясь моментом, слонялся по гостинице. Он умел прятаться и оставаться незамеченным.</w:t>
+        <w:t>Янь Цзиюнь, пользуясь моментом, слонялся по гостинице. Он умел прятаться и оставаться незамеченным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,115 +1454,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь собирался проскользнуть в последнюю комнату для гостей, чтобы поискать предметы, и тут, как на беду, из комнаты напротив вышел игрок номер 1. Он, видимо, тоже только что закончил обыск.</w:t>
-[...63 lines deleted...]
-        <w:t>Взгляд противника был каким-то странным. Янь Цзюню стало не по себе.</w:t>
+        <w:t>Янь Цзиюнь собирался проскользнуть в последнюю комнату для гостей, чтобы поискать предметы, и тут, как на беду, из комнаты напротив вышел игрок номер 1. Он, видимо, тоже только что закончил обыск.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь никак не ожидал, что, почти не встречаясь со своими товарищами, он столкнётся с последним оставшимся игроком из группы C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд противника был каким-то странным. Янь Цзиюню стало не по себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не то чтобы он был страшен, на вид ему было меньше сорока, но в его глазах, устремлённых на Янь Цзюня, внезапно вспыхнул пугающий азарт.</w:t>
+        <w:t>Не то чтобы он был страшен, на вид ему было меньше сорока, но в его глазах, устремлённых на Янь Цзиюня, внезапно вспыхнул пугающий азарт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,147 +1742,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С этими словами номер 1 наклонился, чтобы схватить Янь Цзюня.</w:t>
-[...95 lines deleted...]
-        <w:t>Янь Цзюнь не собирался ждать, пока его схватят. Как только номер 1 заговорил, он тут же бросился бежать, мгновенно оторвавшись от него.</w:t>
+        <w:t>С этими словами номер 1 наклонился, чтобы схватить Янь Цзиюня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь был уверен, что не выдавал себя перед номером 1. Тот хотел его поймать не из-за игры, а из-за своего стрима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если зрители его стрима не видели Янь Цзиюня раньше, то они действительно просто хотели посмотреть, как он ловит кота. У некоторых зрителей стримов были довольно извращённые вкусы. Впрочем, номер 1, готовый наброситься на кота, тоже не казался хорошим человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь не собирался ждать, пока его схватят. Как только номер 1 заговорил, он тут же бросился бежать, мгновенно оторвавшись от него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, конечно, не растерялся. Он бросился вниз по лестнице. Он хотел было забежать к Тан Ши, но не был уверен, открыта ли его дверь. Скорее всего, закрыта. Поэтому он выбрал лестницу.</w:t>
+        <w:t>Янь Цзиюнь, конечно, не растерялся. Он бросился вниз по лестнице. Он хотел было забежать к Тан Ши, но не был уверен, открыта ли его дверь. Скорее всего, закрыта. Поэтому он выбрал лестницу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Кстати, номер 1, по сути, не ошибается, преследуя котёнка. Котёнок — это игрок номер 29. Если бы его номерной знак не был снят, номер 1 мог бы раскрыть его личность. Сейчас он просто случайно наткнулся на него».</w:t>
+        <w:t>«Кстати, номер 1, по сути, не ошибается, преследуя котёнка. Котёнок — это игрок номер 29. Если бы его номерная табличка не была снята, номер 1 мог бы раскрыть его личность. Сейчас он просто случайно наткнулся на него».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь сейчас был не в том положении, чтобы расслабленно искать предметы. Ему нужно было найти укрытие. Если номер 1 его поймает, система обязательно об этом объявит, и тогда его личность будет раскрыта!</w:t>
+        <w:t>Янь Цзиюнь сейчас был не в том положении, чтобы расслабленно искать предметы. Ему нужно было найти укрытие. Если номер 1 его поймает, система обязательно об этом объявит, и тогда его личность будет раскрыта!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В спешке сбегая по лестнице, Янь Цзюнь всё же попался на глаза некоторым НИП. К счастью, он уже изучил местность и знал, где есть слепые зоны для укрытия, а где его сразу заметят.</w:t>
+        <w:t>В спешке сбегая по лестнице, Янь Цзиюнь всё же попался на глаза некоторым НИП. К счастью, он уже изучил местность и знал, где есть слепые зоны для укрытия, а где его сразу заметят.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В данный момент Янь Цзюнь прятался в месте, откуда можно было сбежать в любую сторону. Он не мог забиваться в тупик. Если какой-нибудь зоркий НИП выдаст его местоположение, ему некуда будет бежать.</w:t>
+        <w:t>В данный момент Янь Цзиюнь прятался в месте, откуда можно было сбежать в любую сторону. Он не мог забиваться в тупик. Если какой-нибудь зоркий НИП выдаст его местоположение, ему некуда будет бежать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На первом этаже было многолюдно, он не мог долго прятаться. Янь Цзюнь молился, чтобы время шло быстрее.</w:t>
+        <w:t>На первом этаже было многолюдно, он не мог долго прятаться. Янь Цзиюнь молился, чтобы время шло быстрее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь не решался выбежать в толпу. Если его заметит НИП, номер 1 по его наводке тут же его найдёт.</w:t>
+        <w:t>Янь Цзиюнь не решался выбежать в толпу. Если его заметит НИП, номер 1 по его наводке тут же его найдёт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь подумал, что сможет пересидеть, но тут номер 1 внезапно включил актёра.</w:t>
+        <w:t>Янь Цзиюнь подумал, что сможет пересидеть, но тут номер 1 внезапно включил актёра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав это, Янь Цзюнь мысленно выругался. Проклятый номер 1, ради каких-то очков готов пойти на всё!</w:t>
+        <w:t>Услышав это, Янь Цзиюнь мысленно выругался. Проклятый номер 1, ради каких-то очков готов пойти на всё!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поразмыслив, Янь Цзюнь решил остаться под столом в куче хлама.</w:t>
+        <w:t>Поразмыслив, Янь Цзиюнь решил остаться под столом в куче хлама.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3438,51 +3438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь подумал, что чем больше шума, тем лучше.</w:t>
+        <w:t>Янь Цзиюнь подумал, что чем больше шума, тем лучше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь напряжённо следил за временем. Если он сейчас выбежит, то обязательно на кого-нибудь наткнётся. Но и превращаться в человека здесь было рискованно.</w:t>
+        <w:t>Янь Цзиюнь напряжённо следил за временем. Если он сейчас выбежит, то обязательно на кого-нибудь наткнётся. Но и превращаться в человека здесь было рискованно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шаги номера 1 приближались к столу, под которым прятался Янь Цзюнь!</w:t>
+        <w:t>Шаги номера 1 приближались к столу, под которым прятался Янь Цзиюнь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,115 +3694,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь затаил дыхание. «Только не подходи сюда!»</w:t>
-[...63 lines deleted...]
-        <w:t>Янь Цзюнь был к этому готов. Он оттолкнулся лапами и выскочил с другой стороны стола.</w:t>
+        <w:t>Янь Цзиюнь затаил дыхание. «Только не подходи сюда!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Номер 1, как и подобает игроку из крупной гильдии, безжалостно сорвал скатерть со стола, под которым прятался Янь Цзиюнь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюнь был к этому готов. Он оттолкнулся лапами и выскочил с другой стороны стола.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,83 +3982,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, в спешке взбегая по лестнице, наткнулся на спускавшегося Тан Ши. Он испуганно вцепился в его джинсы и полез вверх.</w:t>
-[...31 lines deleted...]
-        <w:t>Тан Ши, казалось, был чем-то расстроен, выражение его лица было мрачным. Но, увидев Янь Цзюня, он на мгновение замер, а затем быстро переключил своё внимание на него, почти забыв о причине своего гнева.</w:t>
+        <w:t>Янь Цзиюнь, в спешке взбегая по лестнице, наткнулся на спускавшегося Тан Ши. Он испуганно вцепился в его джинсы и полез вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ши, казалось, был чем-то расстроен, выражение его лица было мрачным. Но, увидев Янь Цзиюня, он на мгновение замер, а затем быстро переключил своё внимание на него, почти забыв о причине своего гнева.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,51 +4142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот момент Янь Цзюнь заметил в толпе Цю Си.</w:t>
+        <w:t>В этот момент Янь Цзиюнь заметил в толпе Цю Си.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4302,51 +4302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь был в отчаянии. Время заканчивалось, а он так и не превратился обратно в человека. Его же могут заметить другие игроки!</w:t>
+        <w:t>Янь Цзиюнь был в отчаянии. Время заканчивалось, а он так и не превратился обратно в человека. Его же могут заметить другие игроки!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,51 +4430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь заметил, что у него действительно был с собой рюкзак. Он помнил, что у Тан Ши не было много вещей. Почему он вдруг решил уехать?</w:t>
+        <w:t>Янь Цзиюнь заметил, что у него действительно был с собой рюкзак. Он помнил, что у Тан Ши не было много вещей. Почему он вдруг решил уехать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4590,51 +4590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь, которого держал Тан Ши, не мог спрыгнуть. Сзади всё ещё маячил игрок номер 1. Если он сейчас побежит наверх, то не успеет найти комнату, чтобы превратиться.</w:t>
+        <w:t>Янь Цзиюнь, которого держал Тан Ши, не мог спрыгнуть. Сзади всё ещё маячил игрок номер 1. Если он сейчас побежит наверх, то не успеет найти комнату, чтобы превратиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь видел, как тот широкими шагами идёт к выходу из гостиницы. «Только не это, этот выход только для выбывших игроков!»</w:t>
+        <w:t>Янь Цзиюнь видел, как тот широкими шагами идёт к выходу из гостиницы. «Только не это, этот выход только для выбывших игроков!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4846,51 +4846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Ши не останавливался. Янь Цзюнь попытался вырваться, но тот держал его крепко. В этот момент кто-то позвал Тан Ши.</w:t>
+        <w:t>Тан Ши не останавливался. Янь Цзиюнь попытался вырваться, но тот держал его крепко. В этот момент кто-то позвал Тан Ши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь сквозь толпу увидел Лян Юя, вышедшего с чемоданом.</w:t>
+        <w:t>Янь Цзиюнь сквозь толпу увидел Лян Юя, вышедшего с чемоданом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4974,83 +4974,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюню было уже всё равно. Если система объявит, что игрок номер 29 выбыл, он просто будет до последнего отрицать, что это он!</w:t>
-[...31 lines deleted...]
-        <w:t>Когда Янь Цзюнь уже готовился к тому, что его личность раскроют, он в отчаянии зажмурился. Но вместо объявления о выбытии или раскрытии его личности он услышал серию оглушительных системных сообщений. Тан Ши с ним на руках стоял на оживлённой улице, а позади них была гостиница, из которой выходили и входили люди.</w:t>
+        <w:t>Янь Цзиюню было уже всё равно. Если система объявит, что игрок номер 29 выбыл, он просто будет до последнего отрицать, что это он!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Янь Цзиюнь уже готовился к тому, что его личность раскроют, он в отчаянии зажмурился. Но вместо объявления о выбытии или раскрытии его личности он услышал серию оглушительных системных сообщений. Тан Ши с ним на руках стоял на оживлённой улице, а позади них была гостиница, из которой выходили и входили люди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5294,83 +5294,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Правило 1: Этот раунд также является командной игрой. Игроки, пожалуйста, следите за своими номерными знаками. Если ваш номерной знак будет сорван другим игроком, вы будете считаться устранённым. Члены команды могут использовать очки или искать предметы для воскрешения, чтобы вернуть выбывших товарищей. Команда, победившая в этом раунде, получит крупную награду в виде очков.]</w:t>
-[...31 lines deleted...]
-        <w:t>[Правило 2: Игроки могут использовать командные очки для обмена на игроков, выбывших в первых трёх раундах, чтобы пополнить свою команду. Игроки могут использовать продвинутые предметы для обмена на НИП, чтобы те сражались за них в битве за номерные знаки.]</w:t>
+        <w:t>[Правило 1: Этот раунд также является командной игрой. Игроки, пожалуйста, следите за своими номерными табличками. Если ваша номерная табличка будет сорвана другим игроком, вы будете считаться устранённым. Члены команды могут использовать очки или искать предметы для воскрешения, чтобы вернуть выбывших товарищей. Команда, победившая в этом раунде, получит крупную награду в виде очков.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Правило 2: Игроки могут использовать командные очки для обмена на игроков, выбывших в первых трёх раундах, чтобы пополнить свою команду. Игроки могут использовать продвинутые предметы для обмена на НИП, чтобы те сражались за них в битве за номерные таблички.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5390,51 +5390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Правило 4: Чтобы предотвратить пассивную игру, каждый час система будет случайным образом выбирать команды для участия в битве за номерные знаки. Команды могут выставить НИП или сражаться сами. У каждого игрока есть три шанса. Победитель получает очки, проигравший — теряет. Подробные правила будут объявлены перед началом битвы.]</w:t>
+        <w:t>[Правило 4: Чтобы предотвратить пассивную игру, каждый час система будет случайным образом выбирать команды для участия в битве за номерные таблички. Команды могут выставить НИП или сражаться сами. У каждого игрока есть три шанса. Победитель получает очки, проигравший — теряет. Подробные правила будут объявлены перед началом битвы.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5486,115 +5486,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Игроки, пожалуйста, постарайтесь не дать другим игрокам сорвать ваши номерные знаки~]</w:t>
-[...63 lines deleted...]
-        <w:t>Янь Цзюня вместе с Тан Ши унесло в толпу. Он видел новые правила игры. Если не участвовать — умрёшь.</w:t>
+        <w:t>[Игроки, пожалуйста, постарайтесь не дать другим игрокам сорвать ваши номерные таблички~]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изучив правила, Янь Цзиюнь понял, что чем больше предметов он найдёт на локации, тем полезнее они будут. В новом раунде появились предметы для воскрешения. Это означало, что если использовать такой предмет, игрок сможет вернуться в игру. В противном случае, если карты воскрешения нет, выбывание из игры равносильно смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Цзиюня вместе с Тан Ши унесло в толпу. Он видел новые правила игры. Если не участвовать — умрёшь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5742,51 +5742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь посмотрел на мрачного Тан Ши. Его номерной знак был у него. Он решительно достал из инвентаря «смартфон».</w:t>
+        <w:t>Янь Цзиюнь посмотрел на мрачного Тан Ши. Его номерной знак был у него. Он решительно достал из инвентаря «смартфон».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5806,83 +5806,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь нажал «Да».</w:t>
-[...31 lines deleted...]
-        <w:t>В этот момент взгляд Тан Ши внезапно изменился. Он посмотрел на Янь Цзюня в своих руках и вздохнул:</w:t>
+        <w:t>Янь Цзиюнь нажал «Да».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент взгляд Тан Ши внезапно изменился. Он посмотрел на Янь Цзиюня в своих руках и вздохнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5902,51 +5902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Янь Цзюнь: «…»</w:t>
+        <w:t>Янь Цзиюнь: «…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>