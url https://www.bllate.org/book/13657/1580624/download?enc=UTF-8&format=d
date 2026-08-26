--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -2414,83 +2414,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это очень редкий случай. И вы ещё и пробудили умиротворяющий тип. Поистине, не было бы счастья, да несчастье помогло. Я видел вашу историю приёма лекарств — до больницы вы приняли экстракт духовного растения. Сейчас ваше состояние отличное, вы даже смогли успокоить моё духовное тело, так что я не буду вам его прописывать.</w:t>
-[...31 lines deleted...]
-        <w:t>Сюэ Цзиньсин слегка насторожился. «Экстракт духовного растения?»</w:t>
+        <w:t>— Это очень редкий случай. И вы ещё и пробудили умиротворяющий тип. Поистине, не было бы счастья, да несчастье помогло. Я видел вашу историю приёма лекарств — до больницы вы приняли экстракт духовных растений. Сейчас ваше состояние отличное, вы даже смогли успокоить моё духовное тело, так что я не буду вам его прописывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюэ Цзиньсин слегка насторожился. «Экстракт духовных растений?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это две упаковки экстракта духовного растения, я сам купил. Свежие. Оставьте себе, используете, когда почувствуете недомогание. Хотя эффект и кратковременный, для нас, умиротворяющих, этого достаточно.</w:t>
+        <w:t>— Это две упаковки экстракта духовных растений, я сам купил. Свежие. Оставьте себе, используете, когда почувствуете недомогание. Хотя эффект и кратковременный, для нас, умиротворяющих, этого достаточно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,51 +3982,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы поступили в Университет Чэнсин? — с удивлением и радостью воскликнул доктор Чжао. — Так мы с вами сокурсники! Да, обучение там дорогое. Я действительно могу порекомендовать вам одну работу по экстракции духовных растений. Зарплата неплохая, около семи тысяч в месяц.</w:t>
+        <w:t>— Вы поступили в Университет Чэнсин? — с удивлением и радостью воскликнул доктор Чжао. — Так я ваш старшекурсник! Да, обучение там дорогое. Я действительно могу порекомендовать вам одну работу по экстракции духовных растений. Зарплата неплохая, около семи тысяч в месяц.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>