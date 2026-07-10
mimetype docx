--- v0 (2026-05-21)
+++ v1 (2026-07-10)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин, чья духовная сила и физическая выносливость были на редкость хороши, стоял в проходе, засунув руки в карманы белого халата, и, запрокинув голову, смотрел на белые термостатические шкафы.</w:t>
+        <w:t>Сюэ Цзиньсин, чья духовная сила и физическая выносливость были на редкость хороши, стоял в проходе, засунув руки в карманы белого халата, и, запрокинув голову, смотрел на белые термостатические боксы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не дойдя до неё, Сюэ Цзиньсин почувствовал, как на нём загудел комуникатор: Мастер Тун прислал сообщение и пакет файлов.</w:t>
+        <w:t>Не дойдя до неё, Сюэ Цзиньсин почувствовал, как на нём загудел Чжинао: Мастер Тун прислал сообщение и пакет файлов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Одной рукой Сюэ Цзиньсин нёс переносной термостатический бокс, другой листал сообщения. Читая сообщения Мастера Туна, он едва заметно улыбнулся.</w:t>
+        <w:t>Одной рукой Сюэ Цзиньсин нёс переносной термостатический бокс, другой листал Гуанпин. Читая сообщения Мастера Туна, он едва заметно улыбнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин несколько раз коснулся экрана и изменил пометку у контакта Мастера Туна на «учитель».</w:t>
+        <w:t>Сюэ Цзиньсин несколько раз коснулся Гуанпина и изменил пометку у контакта Мастера Туна на «учитель».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>