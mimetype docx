--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это был членистоногий звёздный зверь B-класса с совершенно разными ювенильной и взрослой формами. Обе стадии паразитировали на духовных растениях. Их кровь была бледно-голубой, а духовная сила схожа с силой растений, на которых они обитали. Это была единственная часть звёздного зверя, разрешённая в Федерации для использования в слиянии препаратов. Однако из-за сложности поимки этих зверей практически все они распределялись по предварительным заказам, и на рынке их почти не было.</w:t>
+        <w:t>Это был членистоногий звёздный зверь B-уровня с совершенно разными ювенильной и взрослой формами. Обе стадии паразитировали на духовных растениях. Их кровь была бледно-голубой, а духовная сила схожа с силой растений, на которых они обитали. Это была единственная часть звёздного зверя, разрешённая в Федерации для использования в слиянии препаратов. Однако из-за сложности поимки этих зверей практически все они распределялись по предварительным заказам, и на рынке их почти не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поскольку семнадцатый сказал, что инструментальная проверка займёт два-три рабочих дня, Сюэ Цзиньсин решил просто ждать сообщения на комуникатор и не стал специально следить за официальным сайтом.</w:t>
+        <w:t>Поскольку семнадцатый сказал, что инструментальная проверка займёт два-три рабочих дня, Сюэ Цзиньсин решил просто ждать сообщения на чжинао и не стал специально следить за официальным сайтом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Продавать эту поделку из низкоуровневых растений для C-класса за восемь тысяч кредитов… Да вы грабители! Посмотрим, какой дурак это купит.]</w:t>
+        <w:t>[Продавать эту поделку из низкоуровневых растений для C-уровня за восемь тысяч кредитов… Да вы грабители! Посмотрим, какой дурак это купит.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он бежал всю дорогу и сейчас тяжело дышал, весь в поту. Но, несмотря на это, он не смел медлить и, прижимая к себе термобокс, вернулся на сто семьдесят девятый этаж офисного здания, где постучал в дверь одного из кабинетов.</w:t>
+        <w:t>Он бежал всю дорогу и сейчас тяжело дышал, весь в поту. Но, несмотря на это, он не смел медлить и, прижимая к себе термостатический бокс, вернулся на сто семьдесят девятый этаж офисного здания, где постучал в дверь одного из кабинетов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он открыл термобокс и достал оттуда одну пробирку.</w:t>
+        <w:t>Он открыл термостатический бокс и достал оттуда одну пробирку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4238,51 +4238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он встал, поправил одежду и взял термобокс:</w:t>
+        <w:t>Он встал, поправил одежду и взял термостатический бокс:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>