--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дав лекарство, Сяо Чжоу села у лечебной кабины и с надеждой и трепетом уставилась на лицо отца.</w:t>
+        <w:t>Дав лекарство, Сяо Чжоу села у кабины для ухода и с надеждой и трепетом уставилась на лицо отца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С помощью лечебной кабины врач медленно проник в духовное море господина Чжоу.</w:t>
+        <w:t>С помощью кабины для ухода врач медленно проник в духовное море господина Чжоу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Чжоу, словно в тумане, умылась и легла спать. Она была на пределе, ещё чуть-чуть — и она бы сломалась. На следующий день она проснулась поздно. Первым делом она проверила данные в лечебной кабине отца.</w:t>
+        <w:t>Сяо Чжоу, словно в тумане, умылась и легла спать. Она была на пределе, ещё чуть-чуть — и она бы сломалась. На следующий день она проснулась поздно. Первым делом она проверила данные в кабине для ухода отца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он поспешно подключился к лечебной кабине и исследовал духовное море пациента.</w:t>
+        <w:t>Он поспешно подключился к кабине для ухода и исследовал духовное море пациента.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К отзыву было прикреплено несколько фотографий — скриншоты данных из лечебной кабины.</w:t>
+        <w:t>К отзыву было прикреплено несколько фотографий — скриншоты данных из кабины для ухода.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он постучал по экрану и ответил.</w:t>
+        <w:t>Он постучал по гуанпину и ответил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>