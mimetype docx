--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюэ Цзиньсин, засунув левую руку в карман, правой открыл комуникатор.</w:t>
+        <w:t>Сюэ Цзиньсин, засунув левую руку в карман, правой открыл гуанпин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он посмотрел на Сяо Чжоу и объяснил фармакологию Успокаивающей пилюли:</w:t>
+        <w:t>Он посмотрел на Сяо Чжоу и объяснил фармакологию Успокаивающей пилюли драгоценной сущности:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Экстракт не означает максимальной эффективности. Даже стопроцентный экстракт не поможет, потому что нужно достаточное количество, чтобы сжать духовную силу колюче-бархатной лозы до состояния геля. Например, на одну такую Успокаивающую пилюлю уходит больше половины порции лозы.</w:t>
+        <w:t>— Экстракт не означает максимальной эффективности. Даже стопроцентный экстракт не поможет, потому что нужно достаточное количество, чтобы сжать духовную силу колюче-бархатной лозы до состояния геля. Например, на одну такую Успокаивающую пилюлю драгоценной сущности уходит больше половины порции лозы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Для него себестоимость Успокаивающей пилюли действительно сводилась лишь к затратам на покупку духовных растений. Десять пилюль он мог изготовить меньше чем за час. Цена в восемь тысяч была установлена с учётом того, что в будущем, при распространении рецепта, другие фармацевты не смогут похвастаться такой же эффективностью.</w:t>
+        <w:t>Для него себестоимость Успокаивающей пилюли драгоценной сущности действительно сводилась лишь к затратам на покупку духовных растений. Десять пилюль он мог изготовить меньше чем за час. Цена в восемь тысяч была установлена с учётом того, что в будущем, при распространении рецепта, другие фармацевты не смогут похвастаться такой же эффективностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он пришёл, у него с собой было несколько Успокаивающих пилюль. Когда уходил — термобокс был пуст.</w:t>
+        <w:t>Когда он пришёл, у него с собой было несколько Успокаивающих пилюль драгоценной сущности. Когда уходил — термобокс был пуст.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В пробирку с Успокаивающей пилюлей я ввёл свою духовную силу, она может сохраняться довольно долго. У меня самого умиротворяющий тип, так что негативного влияния на вашего отца не будет.</w:t>
+        <w:t>— В пробирку с Успокаивающей пилюлей драгоценной сущности я ввёл свою духовную силу, она может сохраняться довольно долго. У меня самого умиротворяющий тип, так что негативного влияния на вашего отца не будет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>