--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лицо мужчины средних лет, сидящего в лечебной кабине, было скрыто, он держал в руках миску и медленно ел кашу. Его видневшееся запястье было худым. Время от времени он поднимал голову и что-то говорил снимавшему.</w:t>
+        <w:t>Лицо мужчины средних лет, сидящего в кабине для ухода, было скрыто, он держал в руках миску и медленно ел кашу. Его видневшееся запястье было худым. Время от времени он поднимал голову и что-то говорил снимавшему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже в Институте тестирования района Юньгуан, который одобрил рецепт, не ожидали, что эффективность пилюли, на которую они возлагали такие надежды, превзойдёт все их ожидания.</w:t>
+        <w:t>Даже в Детекционном институте Юньгуан, который одобрил рецепт, не ожидали, что эффективность пилюли, на которую они возлагали такие надежды, превзойдёт все их ожидания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Доброе утро, — Сюэ Цзиньсин поставил термобокс. — Простите, что заставил вас ждать. Я… фармацевт, создавший Успокаивающую пилюлю драгоценной сущности. В дальнейшем я буду обучать вас её изготовлению. У вас сейчас на руках есть рецепт с пропорциями?</w:t>
+        <w:t>— Доброе утро, — Сюэ Цзиньсин поставил термостатический бокс. — Простите, что заставил вас ждать. Я… фармацевт, создавший Успокаивающую пилюлю драгоценной сущности. В дальнейшем я буду обучать вас её изготовлению. У вас сейчас на руках есть рецепт с пропорциями?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>