--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Несколько дней назад, после того как на доске объявлений Института тестирования Юньгуан появилась информация о новом препарате от «Неизвестного» — Пилюле медового аромата, «Неизвестный» снова оказался в центре общественного внимания.</w:t>
+        <w:t>Несколько дней назад, после того как на доске объявлений Детекционного института Юньгуан появилась информация о новом препарате от «Неизвестного» — Пилюле медового аромата, «Неизвестный» снова оказался в центре общественного внимания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В главной спальне этого здания стояла лечебная кабина стоимостью почти десять миллионов. Домашняя медсестра записывала её показания.</w:t>
+        <w:t>В главной спальне этого здания стояла кабина для ухода стоимостью почти десять миллионов. Домашняя медсестра записывала её показания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,83 +2894,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мэн Цзоюнь сел у лечебной кабины.</w:t>
-[...31 lines deleted...]
-        <w:t>Мэн Цинге лежал так уже восемь лет. За восемь лет, несмотря на самый дорогой уход в лечебной кабине, его тело начало угасать.</w:t>
+        <w:t>Мэн Цзоюнь сел у кабины для ухода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мэн Цинге лежал так уже восемь лет. За восемь лет, несмотря на самый дорогой уход в кабине для ухода, его тело начало угасать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>