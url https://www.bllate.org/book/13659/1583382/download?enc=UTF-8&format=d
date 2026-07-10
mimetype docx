--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Ли, это юный господин Юй. Расположение фэн-шуй здесь — дело рук его дядюшки, великого мастера Юя. Он тогда сказал, что через шестьдесят лет появится человек, предназначенный судьбой, чтобы продлить действие этой системы для нашей семьи Бай. И вот, ровно через шестьдесят лет в городе S появился господин Ли. Воистину, небеса желают процветания нашему роду.</w:t>
+        <w:t>— Господин Ли, это Маленький господин Юй. Расположение фэн-шуй здесь — дело рук его дядюшки, великого мастера Юя. Он тогда сказал, что через шестьдесят лет появится человек, предназначенный судьбой, чтобы продлить действие этой системы для нашей семьи Бай. И вот, ровно через шестьдесят лет в городе S появился господин Ли. Воистину, небеса желают процветания нашему роду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,83 +1294,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Великий мастер Юй уже покинул этот мир. Единственный, кто теперь знает эту систему фэн-шуй, — это юный господин Юй. Он проявил интерес, захотел взглянуть, а мы с семьёй Юй — старые друзья. Как мы могли отказать в просьбе младшему поколению?</w:t>
-[...31 lines deleted...]
-        <w:t>— Вот оно что, — господин Ли посмотрел на Юй Нина и с одобрением кивнул. — Похоже, почтительный юноша… Великий мастер Юй прожил жизнь не зря. Сейчас так мало молодых людей, желающих изучать это искусство. Если бы мой внук был таким же, как юный господин Юй, я бы был спокоен.</w:t>
+        <w:t>— Великий мастер Юй уже покинул этот мир. Единственный, кто теперь знает эту систему фэн-шуй, — это Маленький господин Юй. Он проявил интерес, захотел взглянуть, а нас с семьёй Юй связывает дружба семьями. Как мы могли отказать в просьбе младшему поколению?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот оно что, — господин Ли посмотрел на Юй Нина и с одобрением кивнул. — Похоже, почтительный юноша… Великий мастер Юй прожил жизнь не зря. Сейчас так мало молодых людей, желающих изучать это искусство. Если бы мой внук был таким же, как Маленький господин Юй, я бы был спокоен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>