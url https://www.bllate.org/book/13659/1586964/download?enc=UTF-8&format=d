--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Едва произнеся эти слова, Юй Нин тут же пожалел о них. Он и сам не понял, почему эта фраза сорвалась с его губ так необдуманно. Он не то чтобы что-то увидел или почувствовал — просто инстинктивно сказал это. Встретившись со взглядами господина Мэя и господина Гу, он пожалел, что и вправду не видит каких-нибудь чёрных аур или тёмных свечений, чтобы хоть как-то оправдать свои слова.</w:t>
+        <w:t>Едва произнеся эти слова, Юй Нин тут же пожалел о них. Он и сам не понял, почему эта фраза сорвалась с его губ так необдуманно. Он не то чтобы что-то увидел или почувствовал — просто инстинктивно сказал это. Встретившись со взглядами Мастера Мэя и Лорда Гу, он пожалел, что и вправду не видит каких-нибудь чёрных аур или тёмных свечений, чтобы хоть как-то оправдать свои слова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу, прижимая к себе грелку и кутаясь в плащ, с любопытством приподнял бровь. Господин Мэй же, напротив, слегка нахмурился.</w:t>
+        <w:t>Лорд Гу, прижимая к себе грелку и кутаясь в плащ, с любопытством приподнял бровь. Мастер Мэй же, напротив, слегка нахмурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,83 +174,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А-Жо, пусть говорит, — господин Гу сбоку ободряюще улыбнулся господину Мэю и вложил ему в руки свою грелку. Затем он снова повернулся к Юй Нину. — Говори, не бойся. Даже если ошибёшься, твой учитель тебя не накажет.</w:t>
-[...31 lines deleted...]
-        <w:t>Господин Мэй фыркнул и бросил на господина Гу сердитый взгляд, но промолчал.</w:t>
+        <w:t>— А-Жо, пусть говорит, — Лорд Гу сбоку ободряюще улыбнулся Мастеру Мэю и вложил ему в руки свою грелку. Затем он снова повернулся к Юй Нину. — Говори, не бойся. Даже если ошибёшься, твой учитель тебя не накажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мастер Мэй фыркнул и бросил на Лорда Гу сердитый взгляд, но промолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Мэй посмотрел на него, но ничего не сказал.</w:t>
+        <w:t>Мастер Мэй посмотрел на него, но ничего не сказал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу тоже молча смотрел на него. Голос Юй Нина становился всё тише, и в конце концов он решил сказать правду:</w:t>
+        <w:t>Лорд Гу тоже молча смотрел на него. Голос Юй Нина становился всё тише, и в конце концов он решил сказать правду:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только тогда господин Гу терпеливо спросил:</w:t>
+        <w:t>Только тогда Лорд Гу терпеливо спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Нин покачал головой. Если бы он знал, то не стал бы так прямо говорить господину Гу.</w:t>
+        <w:t>Юй Нин покачал головой. Если бы он знал, то не стал бы так прямо говорить Лорду Гу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу кивнул. Юй Нин подумал, что на этом всё и закончится, и они останутся здесь ночевать, ведь уже стемнело, и найти другое место для такой большой компании было бы невозможно. Но господин Гу с улыбкой сказал:</w:t>
+        <w:t>Лорд Гу кивнул. Юй Нин подумал, что на этом всё и закончится, и они останутся здесь ночевать, ведь уже стемнело, и найти другое место для такой большой компании было бы невозможно. Но Лорд Гу с улыбкой сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он взмахнул рукой, и слуги со стражниками, словно муравьи, пришли в движение. Через мгновение ошеломлённого Юй Нина уже подсаживали в карету к господину Мэю и господину Гу. Вся процессия стремительно покинула место, направляясь в неизвестном направлении. Господин Мэй, сидя в карете, приоткрыл занавеску, посмотрел наружу и, поджав губы, тихо проворчал:</w:t>
+        <w:t>Он взмахнул рукой, и слуги со стражниками, словно муравьи, пришли в движение. Через мгновение ошеломлённого Юй Нина уже подсаживали в карету к Мастеру Мэю и Лорду Гу. Вся процессия стремительно покинула место, направляясь в неизвестном направлении. Мастер Мэй, сидя в карете, приоткрыл занавеску, посмотрел наружу и, поджав губы, тихо проворчал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу тихо рассмеялся и украдкой положил руку на руку господина Мэя. Ласковым, как весенний ветерок, голосом он сказал Юй Нину:</w:t>
+        <w:t>Лорд Гу тихо рассмеялся и украдкой положил руку на руку Мастера Мэя. Ласковым, как весенний ветерок, голосом он сказал Юй Нину:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу хотел было ещё что-то сказать, но господин Мэй ущипнул его, заставив замолчать.</w:t>
+        <w:t>Лорд Гу хотел было ещё что-то сказать, но Мастер Мэй ущипнул его, заставив замолчать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу, услышав это, подбородком указал наружу и сказал Юй Нину:</w:t>
+        <w:t>Лорд Гу, услышав это, подбородком указал наружу и сказал Юй Нину:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,83 +1038,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо… Тогда заезжаем, — кивнул господин Гу и отдал приказ.</w:t>
-[...31 lines deleted...]
-        <w:t>Карета снова тронулась. Вскоре кто-то доложил, что всё готово. Только тогда господин Гу помог господину Мэю выйти из кареты. Юй Нин последовал за ними.</w:t>
+        <w:t>— Хорошо… Тогда заезжаем, — кивнул Лорд Гу и отдал приказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Карета снова тронулась. Вскоре кто-то доложил, что всё готово. Только тогда Лорд Гу помог Мастеру Мэю выйти из кареты. Юй Нин последовал за ними.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поедая тающую во рту тушёную свиную рульку в тигровой шкуре и глядя на другие изысканные блюда, требовавшие немало времени на приготовление, Юй Нин удовлетворённо вздохнул и не удержался от вопроса к господину Гу:</w:t>
+        <w:t>Поедая тающую во рту тушёную свиную рульку в тигровой шкуре и глядя на другие изысканные блюда, требовавшие немало времени на приготовление, Юй Нин удовлетворённо вздохнул и не удержался от вопроса к Лорду Гу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу рассмеялся.</w:t>
+        <w:t>Лорд Гу рассмеялся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Мэй нетерпеливо стукнул палочками по руке господина Гу.</w:t>
+        <w:t>Мастер Мэй нетерпеливо стукнул палочками по руке Лорда Гу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,83 +1358,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо, хорошо, — господин Гу сделал жест, призывающий к молчанию. Все и впрямь проголодались, так что они молча принялись за еду.</w:t>
-[...31 lines deleted...]
-        <w:t>После ужина все разошлись по своим покоям. Возможно, потому что они были в пути, Юй Нина поселили рядом с господином Мэем. В его дворике рос куст гортензии, который сейчас был в полном цвету. Фужун, зная, что он проспал весь день и вряд ли сейчас уснёт, поставила для него ротанговую кушетку.</w:t>
+        <w:t>— Хорошо, хорошо, — Лорд Гу сделал жест, призывающий к молчанию. Все и впрямь проголодались, так что они молча принялись за еду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После ужина все разошлись по своим покоям. Возможно, потому что они были в пути, Юй Нина поселили рядом с Мастером Мэем. В его дворике рос куст гортензии, который сейчас был в полном цвету. Фужун, зная, что он проспал весь день и вряд ли сейчас уснёт, поставила для него ротанговую кушетку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Нин смиренно взял книгу и принялся читать вслух. Задание господина Мэя обычно сводилось к чтению и заучиванию наизусть. Юй Нин уже перестал роптать. Закончив с этой главой и, таким образом, выполнив задание, он вернулся к началу и повторил всё, что учил раньше, чтобы не забыть. Когда Юй Нин, закончив с уроками, очнулся, прошло уже полтора часа.</w:t>
+        <w:t>Юй Нин смиренно взял книгу и принялся читать вслух. Задание Мастера Мэя обычно сводилось к чтению и заучиванию наизусть. Юй Нин уже перестал роптать. Закончив с этой главой и, таким образом, выполнив задание, он вернулся к началу и повторил всё, что учил раньше, чтобы не забыть. Когда Юй Нин, закончив с уроками, очнулся, прошло уже полтора часа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А-Юй! — внезапно кто-то позвал его. Он поднял голову и увидел, что с одной стороны двора стоит небольшое трёхэтажное здание — редкость для этой эпохи. Верхний этаж представлял собой открытую террасу, уставленную цветами и деревьями, — настоящий висячий сад. Опираясь на перила, там стоял господин Гу и с улыбкой махал ему рукой.</w:t>
+        <w:t>— А-Юй! — внезапно кто-то позвал его. Он поднял голову и увидел, что с одной стороны двора стоит небольшое трёхэтажное здание — редкость для этой эпохи. Верхний этаж представлял собой открытую террасу, уставленную цветами и деревьями, — настоящий висячий сад. Опираясь на перила, там стоял Лорд Гу и с улыбкой махал ему рукой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Поднимайся, — громко позвал господин Гу.</w:t>
+        <w:t>— Поднимайся, — громко позвал Лорд Гу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Служанка в лазурном, стоявшая рядом с господином Гу, мелькнула тенью и оказалась рядом с ним.</w:t>
+        <w:t>Синеодетая служанка, стоявшая рядом с Лордом Гу, мелькнула тенью и оказалась рядом с ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,83 +1774,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А? — не успел Юй Нин ничего понять, как почувствовал, что его схватили за руку. Сильный рывок — и вот он уже стоит рядом с господином Гу. Он моргнул, с трудом сдерживаясь, чтобы не попросить повторить. Пришлось приложить все усилия, чтобы не выдать своего восхищения и не воскликнуть: «Тренер, я тоже так хочу!».</w:t>
-[...31 lines deleted...]
-        <w:t>Господин Гу, заложив руки в рукава, стоял с самым безмятежным видом.</w:t>
+        <w:t>— А? — не успел Юй Нин ничего понять, как почувствовал, что его схватили за руку. Сильный рывок — и вот он уже стоит рядом с Лордом Гу. Он моргнул, с трудом сдерживаясь, чтобы не попросить повторить. Пришлось приложить все усилия, чтобы не выдать своего восхищения и не воскликнуть: «Тренер, я тоже так хочу!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лорд Гу, заложив руки в рукава, стоял с самым безмятежным видом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Нин замер. Хотя господин Гу и не был его учителем, у него возникло ощущение, будто его вызвали к доске. Внезапно он пожалел о своей болтливости. Господин Гу был государем-наставником. А кто такие государи-наставники? Либо гадатели, либо алхимики-бессмертные, либо астрологи-прорицатели, либо мастера фэн-шуй, что устраивают для императоров драконьи жилы и гробницы. В общем, все они из одной оперы. И сейчас его вопрос явно относился к фэн-шуй.</w:t>
+        <w:t>Юй Нин замер. Хотя Лорд Гу и не был его учителем, у него возникло ощущение, будто его вызвали к доске. Внезапно он пожалел о своей болтливости. Лорд Гу был государем-наставником. А кто такие государи-наставники? Либо гадатели, либо алхимики-бессмертные, либо астрологи-прорицатели, либо мастера фэн-шуй, что устраивают для императоров драконьи жилы и гробницы. В общем, все они из одной оперы. И сейчас его вопрос явно относился к фэн-шуй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А вот это уже ближе к делу, — услышав это, господин Гу улыбнулся. Он велел Юй Нину повернуться и указал назад. — Что это?</w:t>
+        <w:t>— А вот это уже ближе к делу, — услышав это, Лорд Гу улыбнулся. Он велел Юй Нину повернуться и указал назад. — Что это?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это называется «светлый чертог», — сказал господин Гу.</w:t>
+        <w:t>— Это называется «светлый чертог», — сказал Лорд Гу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу с одобрением кивнул.</w:t>
+        <w:t>Лорд Гу с одобрением кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Господин Гу, собиравшийся заманить ученика своего возлюбленного в свои сети, на мгновение лишился дара речи.</w:t>
+        <w:t>Лорд Гу, собиравшийся заманить ученика своего возлюбленного в свои сети, на мгновение лишился дара речи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>