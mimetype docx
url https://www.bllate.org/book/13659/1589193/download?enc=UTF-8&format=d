--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На заднем дворе под виноградной лозой ЮйНин смастерил для чёрного кота лежанку из картонной коробки и старого покрывала. В свою спальню он его не пустил — в конце концов, на заднем дворе был естественный кошачий туалет, а у него под рукой не было ничего необходимого. Кот, казалось, всё понял и послушно устроился в своём новом домике, не пытаясь нигде хулиганить или разгуливать, а лишь дремал.</w:t>
+        <w:t>На заднем дворе под виноградной лозой Юй Нин смастерил для чёрного кота лежанку из картонной коробки и старого покрывала. В свою спальню он его не пустил — в конце концов, на заднем дворе был естественный кошачий туалет, а у него под рукой не было ничего необходимого. Кот, казалось, всё понял и послушно устроился в своём новом домике, не пытаясь нигде хулиганить или разгуливать, а лишь дремал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,83 +910,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чёрный кот, освоив тактику вымогательства, тут же принялся капризничать. Увидев, что ЮйНин уходит, он просто лёг на землю и своим огромным телом придавил его ногу, всем своим видом говоря: «Я такой милый, как ты можешь не дать мне мяса?»</w:t>
-[...31 lines deleted...]
-        <w:t>Юй Нин, уговаривая его, осторожно пытался идти вперёд. Но стоило ему сделать шаг, как кот с несвойственной его размерам проворностью вскакивал, снова подбегал к его ногам и ложился, придавливая их. ЮйНин чуть не рассмеялся. Видя, каким ласковым и послушным был кот, он просто взял его на руки, в два счёта дошёл до того места, где вчера поставил миску, и опустил его на землю. Кот, прильнув к миске, нетерпеливо мяукал, то и дело заглядывая внутрь, есть ли там что-нибудь. Юй Нину пришлось отталкивать его голову, чтобы спокойно высыпать мясо в миску.</w:t>
+        <w:t>Чёрный кот, освоив тактику вымогательства, тут же принялся капризничать. Увидев, что Юй Нин уходит, он просто лёг на землю и своим огромным телом придавил его ногу, всем своим видом говоря: «Я такой милый, как ты можешь не дать мне мяса?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Нин, уговаривая его, осторожно пытался идти вперёд. Но стоило ему сделать шаг, как кот с несвойственной его размерам проворностью вскакивал, снова подбегал к его ногам и ложился, придавливая их. Юй Нин чуть не рассмеялся. Видя, каким ласковым и послушным был кот, он просто взял его на руки, в два счёта дошёл до того места, где вчера поставил миску, и опустил его на землю. Кот, прильнув к миске, нетерпеливо мяукал, то и дело заглядывая внутрь, есть ли там что-нибудь. Юй Нину пришлось отталкивать его голову, чтобы спокойно высыпать мясо в миску.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мяу, — мяукнул чёрный кот и с жадностью принялся за еду. Глядя на него, можно было подумать, что ЮйНин морил его голодом, хотя вчера он убедился, что одной куриной грудки коту вполне хватает.</w:t>
+        <w:t>— Мяу, — мяукнул чёрный кот и с жадностью принялся за еду. Глядя на него, можно было подумать, что Юй Нин морил его голодом, хотя вчера он убедился, что одной куриной грудки коту вполне хватает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раз уж ты меня раскусил, тогда я, пожалуй, не пойду, — ничуть не смутившись, ответил ЮйНин с видом «да, это я». Прежде чем Чжоу Хуан успел взорваться, он поспешно добавил: — Ладно, ладно, иду переодеваться, договорились?</w:t>
+        <w:t>— Раз уж ты меня раскусил, тогда я, пожалуй, не пойду, — ничуть не смутившись, ответил Юй Нин с видом «да, это я». Прежде чем Чжоу Хуан успел взорваться, он поспешно добавил: — Ладно, ладно, иду переодеваться, договорились?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Нин с сожалением опустил кота на плетёное кресло, поднялся наверх и переоделся в полуформальный костюм. За почти месяц, проведённый у господина Мэя, его волосы немного отрасли. Он посмотрел на себя в зеркало — длина пока позволяла не завязывать их, так что он оставил как есть. Подумав, Юй Нин нашёл подвеску из белого нефрита с узором «жуи», подаренную ему государем-наставником, — это будет его подарок Чжоу Хуану. Он небрежно завернул её в крафтовую бумагу и, захватив объявления о поиске кота, спустился вниз.</w:t>
+        <w:t>Юй Нин с сожалением опустил кота на плетёное кресло, поднялся наверх и переоделся в полуформальный костюм. За почти месяц, проведённый у господина Мэя, его волосы немного отрасли. Он посмотрел на себя в зеркало — длина пока позволяла не завязывать их, так что он оставил как есть. Подумав, Юй Нин нашёл подвеску из белого нефрита «баранье сало» с узором «жуи», подаренную ему государем-наставником, — это будет его подарок Чжоу Хуану. Он небрежно завернул её в крафтовую бумагу и, захватив объявления о поиске кота, спустился вниз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>