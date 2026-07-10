--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -46,83 +46,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Насчёт заколки из чёрного дерева у Юй Нина, конечно, были свои соображения. Изначально он думал, что если вещь окажется не слишком ценной, то продаст её, чтобы обзавестись оборотными средствами. Однако, судя по реакции антикваров, её стоимость могла значительно превышать его ожидания.</w:t>
-[...31 lines deleted...]
-        <w:t>Хорошие вещи так просто из рук не выпускают. Господин Мэй как-то говорил, что количество ценностей в мире ограничено, и они не появляются из ниоткуда, а лишь исчезают одна за другой. Раз уж эта заколка так редка, Юй Нин не собирался оставлять её себе. Что толку от благословения для семьи, если он даже не женат? В этом мире он был один как перст, все родственники в пределах трёх поколений либо умерли, либо порвали с ним всякие связи. Была лишь пара хороших друзей. Получив такую ценность, он, естественно, предпочёл бы отвезти её в тот мир и отдать своему учителю.</w:t>
+        <w:t>Насчёт шпильки из чёрного дерева у Юй Нина, конечно, были свои соображения. Изначально он думал, что если вещь окажется не слишком ценной, то продаст её, чтобы обзавестись оборотными средствами. Однако, судя по реакции антикваров, её стоимость могла значительно превышать его ожидания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошие вещи так просто из рук не выпускают. Мастер Мэй как-то говорил, что количество ценностей в мире ограничено, и они не появляются из ниоткуда, а лишь исчезают одна за другой. Раз уж эта заколка так редка, Юй Нин не собирался оставлять её себе. Что толку от благословения для семьи, если он даже не женат? В этом мире он был один как перст, все родственники в пределах трёх поколений либо умерли, либо порвали с ним всякие связи. Была лишь пара хороших друзей. Получив такую ценность, он, естественно, предпочёл бы отвезти её в тот мир и отдать своему учителю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Нин, конечно, не возражал. Но когда он решил собрать немного вишни, чтобы отвезти господину Мэю, то с ужасом обнаружил, что дерево обобрано дочиста.</w:t>
+        <w:t>Юй Нин, конечно, не возражал. Но когда он решил собрать немного вишни, чтобы отвезти Мастеру Мэю, то с ужасом обнаружил, что дерево обобрано дочиста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Собрав в узелок немного еды и прочих мелочей и, конечно, не забыв заколки для господина Мэя, он неторопливо направился на склад. В тот момент, когда он шагнул за порог, он вдруг почувствовал тяжесть на спине. В следующее мгновение он уже стоял в своём домике в горах.</w:t>
+        <w:t>Собрав в узелок немного еды и прочих мелочей и, конечно, не забыв шпильки для Мастера Мэя, он неторопливо направился на склад. В тот момент, когда он шагнул за порог, он вдруг почувствовал тяжесть на спине. В следующее мгновение он уже стоял в своём домике в горах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хоть это и было случайностью, но живое существо смогло пройти с ним через врата в другую эпоху. Раз его кот смог, то сможет ли и человек? Он не был уверен, но если да, то мог бы он привести господина Мэя и господина Гу в свой мир?</w:t>
+        <w:t>Хоть это и было случайностью, но живое существо смогло пройти с ним через врата в другую эпоху. Раз его кот смог, то сможет ли и человек? Он не был уверен, но если да, то мог бы он привести Мастера Мэя и господина Гу в свой мир?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Напевая, он разобрал принесённые вещи. Господин Мэй, когда его провожали стражники, сказал, что если Юй Нин надумает его найти, то пусть ищет в городе Пинбо А-Чана, который и приведёт его к учителю. Это была своего рода подстраховка. Конечно, можно было и просто передать что-нибудь. Господин Мэй всё ещё ждал обещанного ему редкого и изысканного вина (водки «Улянъе»)!</w:t>
+        <w:t>Напевая, он разобрал принесённые вещи. Мастер Мэй, когда его провожали стражники, сказал, что если Юй Нин надумает его найти, то пусть ищет в городе Пинбо А-Чана, который и приведёт его к учителю. Это была своего рода подстраховка. Конечно, можно было и просто передать что-нибудь. Мастер Мэй всё ещё ждал обещанного ему редкого и изысканного вина (водки «Улянъе»)!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Взгляд государя-наставника при этом был весьма загадочным. Он тайком отвёл его в сторону и спросил, не хочет ли он взять с собой пару красивых стражников для охраны. Юй Нин опешил от такой открытости — хотя в эту эпоху однополые связи и не были чем-то из ряда вон выходящим, но чтобы старший родственник сам предлагал младшему любовников, это было неслыханно. К счастью, не успел Юй Нин отказаться, как господин Мэй утащил государя-наставника прочь, видимо, чтобы хорошенько его взгреть, и до самого ухода Юй Нина тот больше не заикался на эту тему.</w:t>
+        <w:t>Взгляд государя-наставника при этом был весьма загадочным. Он тайком отвёл его в сторону и спросил, не хочет ли он взять с собой пару красивых стражников для охраны. Юй Нин опешил от такой открытости — хотя в эту эпоху однополые связи и не были чем-то из ряда вон выходящим, но чтобы старший родственник сам предлагал младшему любовников, это было неслыханно. К счастью, не успел Юй Нин отказаться, как Мастер Мэй утащил государя-наставника прочь, видимо, чтобы хорошенько его взгреть, и до самого ухода Юй Нина тот больше не заикался на эту тему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Может, переехать в город, в дом господина Мэя? Хоть это и будет не так удобно, как в своём собственном доме, но, по крайней мере, с покупкой мяса проблем не будет.</w:t>
+        <w:t>Может, переехать в город, в дом Мастера Мэя? Хоть это и будет не так удобно, как в своём собственном доме, но, по крайней мере, с покупкой мяса проблем не будет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>