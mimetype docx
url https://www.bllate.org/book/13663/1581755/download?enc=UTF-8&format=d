--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не спеши, — Ли Яо отступил на шаг и, сосредоточившись, высвободил из своего духовного источника огромную мощь. В тот же миг он, подобно супер-саяну, засиял золотым светом, и ужасающее духовное давление заполнило всю тренировочную комнату.</w:t>
+        <w:t>— Не спеши, — Ли Яо отступил на шаг и, сосредоточившись, высвободил из своего духовного источника огромную мощь. В тот же миг он, подобно супер-саяну, засиял золотым светом, и ужасающее подавление духовной силой заполнило всю тренировочную комнату.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Яо, заметив, что паренёк дрожит как осиновый лист, тут же сдержал духовное давление, научившись контролировать его на поверхности своего тела.</w:t>
+        <w:t>Ли Яо, заметив, что паренёк дрожит как осиновый лист, тут же сдержал подавление духовной силой, научившись контролировать его на поверхности своего тела.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это был высокий, худощавый мужчина-альфа с волосами, собранными в небольшой хвост. Он был одет в военную форму Восточно-китайской академии. На его красивом лице было безразличное выражение. Он неторопливо запрыгнул на ринг, элегантно встал, держа в тонких пальцах меха-карту высокого уровня.</w:t>
+        <w:t>Это был высокий, худощавый мужчина-альфа с волосами, собранными в небольшой хвост. Он был одет в военную форму Восточно-китайской военной академии. На его красивом лице было безразличное выражение. Он неторопливо запрыгнул на ринг, элегантно встал, держа в тонких пальцах меха-карту высокого уровня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>