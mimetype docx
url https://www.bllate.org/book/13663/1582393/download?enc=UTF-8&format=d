--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Глава Хуан, наша цель купила билет на рейс до планеты Ихо в космопорте Цзюсян!</w:t>
+        <w:t>— Глава Хуан, наш объект купил билет на рейс до планеты Ихо в космопорте Цзюсян!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«А добыча-то умна!»</w:t>
+        <w:t>«А объект-то умен!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К несчастью для добычи, она недооценила своего «жениха».</w:t>
+        <w:t>К несчастью для добычи, он недооценил своего «жениха».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он научил его боевым приёмам и работе с духовным источником, что значительно повысило его шансы на победу на арене.</w:t>
+        <w:t>Он научил его боевым приёмам и работе с источником духа, что значительно повысило его шансы на победу на арене.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>