--- v0 (2026-05-23)
+++ v1 (2026-07-11)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тот, кто может позволить себе носить флуоресцентный кристалл, — не просто нувориш.</w:t>
+        <w:t>— Тот, кто может позволить себе носить флуоресцентный кристаллический камень, — не просто нувориш.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,115 +334,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А? Флуоресцентный кристалл?</w:t>
-[...63 lines deleted...]
-        <w:t>Этот Альфа — аристократ из Альянса Белого Тигра. Неудивительно, что он так легко выложил сто миллиардов за первоклассного Омегу. Вероятно, для того, чтобы тот родил ему выдающегося наследника.</w:t>
+        <w:t>— А? Флуоресцентный кристаллический камень?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был самый ценный минерал в галактике, добываемый в ничтожно малых количествах. Он продлевал жизнь и сохранял молодость. Один такой кристаллический камень размером с ноготь стоил более ста миллионов межзвёздных монет. Носить его означало не только хвастаться богатством, но и подчёркивать свой статус, что особенно ценилось аристократами разных стран.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот Альфа — аристократ из Альянса Белого Тигра. Неудивительно, что он так легко выложил десять миллиардов за первоклассного Омегу. Вероятно, для того, чтобы тот родил ему выдающегося наследника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— О, какой благородный аромат орхидеи! Это же мой предначертанный судьбой партнёр! Чтобы заполучить его, я готов отдать не то что сто миллиардов, а даже тысячу!</w:t>
+        <w:t>— О, какой благородный аромат орхидеи! Это же мой предначертанный судьбой партнёр! Чтобы заполучить его, я готов отдать не то что десять миллиардов, а даже сто!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Почему… этот мужчина гладит его по голове точь-в-точь как Великий Мастер?</w:t>
+        <w:t>Почему… этот мужчина гладит его по голове точь-в-точь как Божество?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3182,51 +3182,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Управляющий почти потерял терпение от выходок этого аристократа из Альянса Белого Тигра. Если бы не сто миллиардов межзвёздных монет, он бы давно вышвырнул его вон.</w:t>
+        <w:t>Управляющий почти потерял терпение от выходок этого аристократа из Альянса Белого Тигра. Если бы не десять миллиардов межзвёздных монет, он бы давно вышвырнул его вон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>При ста миллиардах не хватило бы и десяти пальцев.</w:t>
+        <w:t>При десяти миллиардах не хватило бы и десяти пальцев.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,51 +4142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Идентификатор издал приятный электронный звук: «На ваш счёт возвращено сто миллиардов межзвёздных монет».</w:t>
+        <w:t>Идентификатор издал приятный электронный звук: «На ваш счёт возвращено десять миллиардов межзвёздных монет».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>