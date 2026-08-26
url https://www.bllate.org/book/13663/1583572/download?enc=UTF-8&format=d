--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Второй боссом замер, не в силах скрыть своего возмущения:</w:t>
+        <w:t>Второй босс замер, не в силах скрыть своего возмущения:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Цзян Чжунхао, подручный Второго босса межзвёздных пиратов Сюй Хая, по кличке «Толстый Дьявол». Специализируется на торговле людьми, через твои руки прошло более ста человек. Ежегодная доля — десять миллионов межзвёздных монет. И ты называешь себя «маленьким служащим»?</w:t>
+        <w:t>— Цзян Чжунхао, подручный Второго босса межзвёздных пиратов Сюй Хая, по кличке «Толстый управляющий». Специализируется на торговле людьми, через твои руки прошло более ста человек. Ежегодная доля — десять миллионов межзвёздных монет. И ты называешь себя «маленьким служащим»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы не Великий Мастер, он даже не представляет, какая ужасная судьба его бы ждала.</w:t>
+        <w:t>Если бы не Ли Яо, он даже не представляет, какая ужасная судьба его бы ждала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Синь, смутившись от пристальных взглядов двух незнакомых Альф, отвернулся и уткнулся лицом в шею Великого Мастера.</w:t>
+        <w:t>Линь Синь, смутившись от пристальных взглядов двух незнакомых Альф, отвернулся и уткнулся лицом в шею Ли Яо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>