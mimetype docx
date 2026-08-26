--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>План пришлось изменить. Они разделились: маршал с гвардейцей устроили переполох в аукционном зале, чтобы спасти Омегу, а Фу Кунь с девятью элитными пилотами мех отправился в «Башню из золота и яшмы».</w:t>
+        <w:t>План пришлось изменить. Они разделились: маршал с гвардией устроили переполох в аукционном зале, чтобы спасти Омегу, а Фу Кунь с девятью элитными пилотами мех отправился в «Башню из золота и яшмы».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ужасающее давление духовной силы окутало всё поле боя. И пилоты мех, и пираты вдруг почувствовали удушье, словно явилась сама смерть. Вокруг них сгустилась аура убийства, от которой по спине пробегал мороз.</w:t>
+        <w:t>Ужасающее подавление духовной силой окутало всё поле боя. И пилоты мех, и пираты вдруг почувствовали удушье, словно явилась сама смерть. Вокруг них сгустилась аура убийства, от которой по спине пробегал мороз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Синь растерялся, чувствуя лишь, что Великий Мастер в переднем световом столбе превратился в свирепого бога войны, источающего ужасающее давление духовной силы.</w:t>
+        <w:t>Линь Синь растерялся, чувствуя лишь, что Великий Мастер в переднем световом столбе превратился в свирепого бога войны, источающего ужасающее подавление духовной силой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>