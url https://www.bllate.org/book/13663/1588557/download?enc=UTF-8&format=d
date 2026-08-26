--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сам маршал не услышал звуков, но его обостренное восприятие уловило едва заметные колебания ментального поля.</w:t>
+        <w:t>Сам маршал не услышал звуков, но его обостренное восприятие уловило едва заметные колебания духовной силы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Байсе-звери обычно голубоглазые. Впервые вижу серебряный окрас радужки. Неудивительно, что охотники за инопланетными тварями вцепились в него мертвой хваткой.</w:t>
+        <w:t>— Байсе-звери обычно голубоглазые. Впервые вижу серебряный окрас радужки. Неудивительно, что охотники на инопланетных зверей вцепились в него мертвой хваткой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заметив «сородича» в лице Меха-шара, зверь в стеклянной колонне забился в последнем отчаянном порыве. Он скреб когтями гладкие стенки, а из его глаз градом покатились слезы, превращаясь в цепочки пузырьков, устремлявшихся вверх в синей жидкости.</w:t>
+        <w:t>Заметив «сородича» на экране Меха-шара, зверь в стеклянной колонне забился в последнем отчаянном порыве. Он скреб когтями гладкие стенки, а из его глаз градом покатились слезы, превращаясь в цепочки пузырьков, устремлявшихся вверх в синей жидкости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Я... согласен... Клянусь... быть вашим... верным зверем...»</w:t>
+        <w:t>«Я... согласен... Клянусь... быть вашим... приручённым зверем...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Синь закрыл глаза. Его ментальная энергия послушно потекла через ладонь, беспрепятственно проникая в разум существа. В тусклом, сумеречном мире он нашел крохотный, почти прозрачный комок — духовное тело зверя. Оно было настолько слабым, что казалось, вот-вот растворится в пустоте.</w:t>
+        <w:t>Линь Синь закрыл глаза. Его духовная сила послушно потекла через ладонь, беспрепятственно проникая в разум существа. В тусклом, сумеречном мире он нашел крохотный, почти прозрачный комок — духовное тело зверя. Оно было настолько слабым, что казалось, вот-вот растворится в пустоте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Клочковатая, облезлая кожа исчезла, уступая место густой, белоснежной шерсти. Обломанный рог начал стремительно расти, становясь гладким и прозрачным, словно драгоценный нефрит. Тело зверя налилось силой, стало гибким и статным, а пушистый хвост изящно взметнулся вверх.</w:t>
+        <w:t>Клочковатая, облезлая шерсть исчезла, уступая место густой, белоснежной шерсти. Обломанный рог начал стремительно расти, становясь гладким и прозрачным, словно драгоценный нефрит. Тело зверя налилось силой, стало гибким и статным, а пушистый хвост изящно взметнулся вверх.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>