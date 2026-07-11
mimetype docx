--- v0 (2026-05-23)
+++ v1 (2026-07-11)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Естественно, — с лёгкой улыбкой кивнул Бай Чжань. — Но я надеюсь, господин Цянь, вы сохраните наш разговор в тайне. В конце концов, я всего лишь пешка и не хочу умереть раньше времени.</w:t>
+        <w:t>— Естественно, — с лёгкой улыбкой кивнул Бай Чжань. — Но я надеюсь, Молодой господин Цянь, вы сохраните наш разговор в тайне. В конце концов, я всего лишь пешка и не хочу умереть раньше времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Так забеспокоился, господин Цянь? Что ж ты раньше об этом не думал? Был невинным старшеклассником, а превратился в прокисший огурец, да ещё и строишь из себя. Старый хрыч, — Бай Чжань сразу понял, о чём беспокоится Цянь Юй, и не упустил случая съязвить.</w:t>
+        <w:t>— Так забеспокоился, Молодой господин Цянь? Что ж ты раньше об этом не думал? Был невинным старшеклассником, а превратился в прокисший огурец, да ещё и строишь из себя. Старый хрыч, — Бай Чжань сразу понял, о чём беспокоится Цянь Юй, и не упустил случая съязвить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>