--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -30,1427 +30,1923 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 10. Заражение чумой (10)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Адамово яблоко Тань Сяо дрогнуло. Как любой влюблённый, он, конечно, испытывал желание к своему парню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Редкая инициатива от Вэнь И — по логике, следовало немедленно согласиться. Но рассудок возобладал над порывом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Насколько Тань Сяо помнил, в вопросах чувств Вэнь И никогда не проявлял такой решительности. С момента их первой встречи до подтверждения статуса пары прошло всего полмесяца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Если бы речь шла о переходе отношений на новый уровень, инициатива должна была исходить от самого Тань Сяо. Столь неожиданное предложение от Вэнь И явно свидетельствовало о каком-то глубоком потрясении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Доктор Вэнь... — юноша склонил голову, встречаясь взглядом с лицом Вэнь И, голос его струился нежностью. — Дорогой, расскажи мне, что произошло сегодня в больнице? Случилось что-то плохое?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— В больнице за последние дни умерло слишком много людей, — глухо произнёс Вэнь И. — Мне страшно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тань Сяо обнял его: — Страшно? Пугает вид пациентов? Это нормально. Я видел фотографии в сети — жуткое зрелище.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Хотя он не посещал больницу, нетрудно было представить, насколько мрачной и гнетущей стала там атмосфера. Напряжение наверняка зашкаливало, весь медперсонал работал на пределе возможностей, словно безостановочные механизмы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>А на плечи Вэнь И, ключевого сотрудника исследовательской группы, возлагались особые надежды, усиливая и без того колоссальное давление.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Страх — естественная реакция, — продолжил Тань Сяо. — Я тоже боюсь все эти дни. Боюсь за тебя, боюсь, что в одну секунду ты здоров, а в следующую я получу известие о твоей болезни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Осознав мрачность своих слов, он поспешил добавить что-то ободряющее: — На самом деле, инфекционные заболевания не так страшны, если передаются только через кровь. С правильной защитой и крепким здоровьем риск заразиться минимален. Нам просто нужно время. Если выдержим ещё немного, обязательно победим этот вирус!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— А если я уволюсь? — внезапно спросил Вэнь И. — Уйду из больницы, брошу исследования?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тань Сяо застыл на мгновение, затем крепко взял Вэнь И за плечи, глядя прямо в глаза: — Милый, возможно это прозвучит бессердечно, но я хочу, чтобы тебе стало легче. В отличие от пациентов, я надеюсь, что ты позаботишься о себе в первую очередь. Для меня нет ничего важнее тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чрезмерно чувствительные люди, склонные к сопереживанию, редко задерживаются в медицине. Груз эмоций нередко ломает их изнутри.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тань Сяо никогда не рассматривал медицину как свою стезю именно из-за невозможности справиться с этим потоком негативных эмоций от пациентов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Человек — не машина. Даже самый совершенный механизм сгорит при длительной перегрузке. Усталость, изнеможение, страх — всё это нормально. Даже если ты хочешь сбежать с поля боя, ничего страшного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тань Сяо не знал, насколько Вэнь И значим для исследовательского проекта больницы. В конце концов, талантливых людей много, и в исследовательской группе Вэнь И не единственный специалист.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Но одно он понимал точно: увольнение в такой момент означало бы крах карьеры Вэнь И и, вероятно, всеобщее осуждение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты всегда был преданным своему делу врачом, заботливым и ответственным по отношению к пациентам. Неважно, что думают другие. Для меня, Вэнь И, ты — прекрасный доктор! Даже если ты сейчас уволишься, это не изменит моего мнения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Маленькая комната общежития буквально тонула в медицинских книгах, а шкаф ломился от многочисленных наград, полученных Вэнь И за достижения в медицине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Человек не может вложить столько сил, времени и энергии в дело, которое не любит всем сердцем. К тому же, когда ситуация ещё не была столь критичной, Вэнь И мгновенно вернулся в больницу по первому звонку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>С точки зрения Тань Сяо, решение отказаться от любимой профессии означало, что доктор Вэнь находится на грани нервного срыва. Это был инстинктивный порыв к самосохранению. Даже врачи — люди, и их желание выжить не заслуживает осуждения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Уголки губ Вэнь И дрогнули в подобии улыбки: — Тань Сяо, я не так хорош, как ты думаешь. Но я не собираюсь увольняться в такой критический момент.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Его мягкие манеры — лишь следствие профессиональной вежливости, а не показатель его истинного характера. На самом деле он холоден, рационален и, возможно, даже бессердечен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ведь медики — не творцы искусства. Хирург, способный выполнить сложнейшую операцию, должен функционировать точнее компьютера. Эмоциональность — не достоинство врача, только хладнокровие и выдержка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вэнь И прекрасно понимал, что ждёт больницу Хуаси в ближайшем будущем, и до какого безумия могут дойти люди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он не боялся заразиться сам. Его страшила мысль, что Тань Сяо может измениться, стать похожим на тех неистовых пациентов, до неузнаваемости искажённых болезнью. Этот ужас подталкивал его к немедленным действиям, послужив причиной сегодняшнего приглашения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Впрочем, Вэнь И предпочёл не делиться этими мыслями с Тань Сяо, позволив тому думать, что его страх ограничивается боязнью заболеть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он доверчиво уткнулся лицом в грудь Тань Сяо и хрипловато повторил приглашение: — Тань Сяо, я хочу тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тань Сяо сжал кулаки, с трудом выдавливая отказ: — Вэнь И, не дури.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Неужели я кажусь тебе уродливым? — Вэнь И поднял на него полный обиды взгляд. — Ты же сам недавно говорил, что я слишком худой. Или дело в возрасте? Я слишком стар и больше не привлекаю тебя?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тань Сяо нахмурился: — Тебе завтра с утра на работу. Уже полночь. Ты же не из железа сделан, я боюсь за твоё здоровье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Дело было не в отсутствии желания. Просто Вэнь И выглядел измождённым после двенадцатичасовой рабочей смены. А Тань Сяо не был бездушным животным, думающим только о плотских утехах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>У Тань Сяо не было практического опыта, только теоретические знания из интернета. Он знал, что в первый раз трудно контролировать себя, и беспокоился, что Вэнь И может не выдержать напряжения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вэнь И усмехнулся: — Вообще-то, мне не обязательно было задерживаться на работе допоздна, но я хотел взять выходной на завтра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Доктор Вэнь поправил золотистые очки: — В нашей исследовательской группе задачи распределены между сотрудниками. Чтобы получить один выходной день, я отработал лишние восемь часов и выполнил работу, на которую у других ушла бы неделя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Его лукавый взгляд сквозь стёкла опустился на нижнюю часть тела Тань Сяо: — Может, проблема в тебе, дорогой? Ничего страшного, я могу взять инициативу на себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После таких слов дальнейший отказ со стороны Тань Сяо означал бы только одно — что он бесчувственнее животного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В следующую секунду Вэнь И вскрикнул от неожиданности — его молодой, красивый и сильный парень подхватил его на руки. Бас Тань Сяо прозвучал возле самого уха: — Ты прав. Я не могу подвести доктора Вэня после всех его трудов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В двухкомнатной квартире с кухней и ванной не было места для ванны, только душевая с огромной лейкой, как в дорогих отелях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вода текла на полную мощность, постепенно превращаясь из холодной в тёплую, а стеклянные двери душевой заволокло плотным туманом. Ванная наполнилась симфонией из двух голосов — то низких и глубоких, то высоких и звенящих.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Спустя некоторое время бледная ладонь прижалась к стеклянной двери душевой. Струи воды скатывались по запотевшей поверхности, на мгновение возвращая ей прозрачность. На стекле отразилось лицо с чёрными мокрыми волосами и румянцем на белой коже...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Как выяснилось, молодого одарённого мужчину лучше не провоцировать. Если бы у Вэнь И не было выходного на следующий день, он мог бы буквально не пережить эту ночь в душевой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После бурной ночи, когда Тань Сяо наконец проснулся, часы показывали час дня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он сонно приоткрыл глаза и встретился взглядом с сидящим рядом Вэнь И.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Уголки глаз Вэнь И всё ещё слегка алели нежным персиковым оттенком, придавая ему сходство с лисом-оборотнем из Цинцю, практиковавшим свое искусство столетиями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Без очков, с растрёпанными волосами и томным взглядом лисьих глаз, он смотрел на Тань Сяо с нежностью: — Доброе утро, соня. Я приготовил обед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Без очков его лисьи глаза утратили обычную остроту, в них больше не было той звериной хищности, вызывающей мурашки. Вместо этого появилась мягкая соблазнительность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вэнь И проснулся намного раньше. Понимая усталость Тань Сяо, он встал час назад, чтобы приготовить обед, и только теперь пришёл разбудить своего молодого любовника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тань Сяо не показалось — всего за одну ночь мрачная аура, вызванная изнурительной работой, исчезла с лица Вэнь И. Теперь он буквально лучился энергией.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тань Сяо инстинктивно бросил взгляд на мусорное ведро у кровати. Маленькая коробочка опустела полностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В коробке было три штуки, но две из них остались неиспользованными в ванной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Для первого раза такой результат казался вполне достойным. По крайней мере, не опозорил честь восемнадцатилетнего юноши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Или, может быть, доктор Вэнь — какой-то сверхъестественный дух, способный восстанавливать жизненную силу через особые практики?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Пока Тань Сяо размышлял в полудрёме, он слегка пошевелился и ощутил что-то неожиданно приятное и тёплое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Верхняя часть тела доктора Вэня была аккуратно облачена в гладкую шёлковую пижаму, а соответствующие ей брюки валялись на полу у кровати.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В голове Тань Сяо вспыхнула белая вспышка, лицо мгновенно залилось краской: как Вэнь И мог... как он мог так поступить!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Получив от старшего и опытного партнёра особое утреннее приветствие, Тань Сяо пришлось принять ещё один душ. После такой физической активности он съел за обедом почти вдвое больше обычного, вылизав тарелки до блеска.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Закончив с едой, он потянулся за холодной колой из холодильника, но заколебался. Поставив колу обратно, он тихонько достал термос и бросил туда дюжину ягод годжи. Старший бойфренд оказался слишком энергичным — ради долгой и качественной совместной жизни придётся начать заботиться о здоровье уже сейчас!</w:t>
-      </w:r>
-[...446 lines deleted...]
-        <w:t>    </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>