--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоило Бай Юньцзи погрузиться в море, как он снова почувствовал то странное, необъяснимое притяжение. Он нахмурился; в памяти всплыл образ глубоководного морского монстра, и по лицу русалки пробежала тень отвращения.</w:t>
+        <w:t>Стоило Бай Юньцзи погрузиться в море, как он снова почувствовал то странное, необъяснимое притяжение. Он нахмурился; в памяти всплыл образ глубоководного морского монстра, и по лицу тритона пробежала тень отвращения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лучи прожекторов рассеивались в кристально чистой воде, мягко подсвечивая причудливые заросли кораллов. Тысячи разноцветных рыбок, потревоженных светом, высыпали из своих укрытий. Они закружились вокруг сереброволосой русалки живым сверкающим вихрем, словно приветствуя своего господина.</w:t>
+        <w:t>Лучи прожекторов рассеивались в кристально чистой воде, мягко подсвечивая причудливые заросли кораллов. Тысячи разноцветных рыбок, потревоженных светом, высыпали из своих укрытий. Они закружились вокруг сереброволосого тритона живым сверкающим вихрем, словно приветствуя своего господина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Тинлань, завороженный увиденным, заставил мех медленно кивнуть. Серебристая русалка в окружении преданных рыб среди сказочных кораллов... Это было не просто красиво. Это было за гранью человеческого понимания.</w:t>
+        <w:t>Гу Тинлань, завороженный увиденным, заставил мех медленно кивнуть. Серебристый тритон в окружении преданных рыб среди сказочных кораллов... Это было не просто красиво. Это было за гранью человеческого понимания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>