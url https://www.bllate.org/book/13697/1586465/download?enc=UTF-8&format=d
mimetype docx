--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -46,83 +46,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гигантский скелет, солнце, цветы, зеленая трава и скелет русалки в самом центре — все это, словно пробудившись ото сна, начало распадаться на золотистые искорки в волнах морской воды, и в мгновение ока исчезло в темно-синей глубине.</w:t>
-[...31 lines deleted...]
-        <w:t>Русал с серебряным хвостом, сидевший на левом плече серебристо-белого меха, молча наблюдал за этим великолепным финалом безмолвной драмы, которую никто не видел.</w:t>
+        <w:t>Гигантский скелет, солнце, цветы, зеленая трава и скелет тритона в самом центре — все это, словно пробудившись ото сна, начало распадаться на золотистые искорки в волнах морской воды, и в мгновение ока исчезло в темно-синей глубине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тритон с серебряным хвостом, сидевший на левом плече серебристо-белого меха, молча наблюдал за этим великолепным финалом безмолвной драмы, которую никто не видел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не так торопливо, как в первый раз, серебристо-белый мех постоял некоторое время, прежде чем раздвинуть тяжелую хрустальную завесу и вывести русала с левого плеча из пещеры.</w:t>
+        <w:t>Не так торопливо, как в первый раз, серебристо-белый мех постоял некоторое время, прежде чем раздвинуть тяжелую хрустальную завесу и вывести тритона с левого плеча из пещеры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Эта океанская звезда была создана им… Помоги мне защитить ее», — ментальная волна золотоволосого, голубохвостого русала была такой нежной и ласковой.</w:t>
+        <w:t>«Эта океанская звезда была создана им… Помоги мне защитить ее», — ментальная волна золотоволосого, голубохвостого тритона была такой нежной и ласковой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вспомнив, что эти диковинные рыбы и морские животные были спасены, куплены или выкуплены с аукционов супругом Сирила со всех звездных систем и, возможно, подвергались жестокому обращению, их беспокойство было вполне естественным.</w:t>
+        <w:t>Вспомнив, что эти диковинные рыбы и морские животные были спасены, куплены или выкуплены с аукционов супругом Сирила со всех звёздных секторов и, возможно, подвергались жестокому обращению, их беспокойство было вполне естественным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вспомнив что-то, Бай Юньцзи достал из вернувшегося к нему пространственного узелка одежду, которую Гу Тинлань положил туда ранее, и протянул ее стоявшему перед ним морскому животному.</w:t>
+        <w:t>Вспомнив что-то, Бай Юньцзи достал из вернувшейся к нему пространственной кнопки одежду, которую Гу Тинлань положил туда ранее, и протянул ее стоявшему перед ним морскому животному.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— У-у-у, хозяин, госпожа! Куда вы пропали! — круглые механические ручки Юань-Юаня картинно прикрывали большие глаза, и он тихо всхлипывал.</w:t>
+        <w:t>— У-у-у, хозяин, супруга! Куда вы пропали! — круглые механические ручки Юань-Юаня картинно прикрывали большие глаза, и он тихо всхлипывал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Госпожа, медицинская капсула готова», — Юань-Юань работал очень эффективно. Как только Бай Юньцзи вошел с ним на руках, Юань-Юань четко доложил.</w:t>
+        <w:t>«Супруга, медицинская капсула готова», — Юань-Юань работал очень эффективно. Как только Бай Юньцзи вошел с ним на руках, Юань-Юань четко доложил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо, госпожа. Юань-Юаню не трудно! — большие черные глаза Юань-Юаня слегка изогнулись, словно в улыбке. Он еще раз взглянул на медицинскую капсулу, а затем, покачивая головой, вышел из медицинской комнаты.</w:t>
+        <w:t>— Хорошо, супруга. Юань-Юаню не трудно! — большие черные глаза Юань-Юаня слегка изогнулись, словно в улыбке. Он еще раз взглянул на медицинскую капсулу, а затем, покачивая головой, вышел из медицинской комнаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>