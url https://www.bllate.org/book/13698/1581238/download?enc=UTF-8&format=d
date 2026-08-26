--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эти люди из семьи канцлера Юй просто невыносимы! — воскликнула она, едва войдя в комнату сына. — Они не уступают! Всё твердят о служанке, этой Ин-нян. Она ведь носит их ребёнка, как они могут от неё отказаться? Они хотят, чтобы ты, войдя в их дом, сама сделала её официальной наложницей!</w:t>
+        <w:t>— Эти люди из семьи старейшины Юй просто невыносимы! — воскликнула она, едва войдя в комнату сына. — Они не уступают! Всё твердят о служанке, этой Ин-нян. Она ведь носит их ребёнка, как они могут от неё отказаться? Они хотят, чтобы ты, войдя в их дом, сам сделал её официальной наложницей!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Они ждут, пока ты повзрослеешь и тебе будет трудно найти мужа, а сами тем временем ищут, кто родит им наследника! Какой расчёт! — холодно усмехнулась она. — Жена советника Юй сегодня даже заявила, что если ты откажешься, они подадут в суд!</w:t>
+        <w:t>— Они ждут, пока ты повзрослеешь и тебе будет трудно найти мужа, а сами тем временем ищут, кто родит им наследника! Какой расчёт! — холодно усмехнулась она. — Госпожа Юй сегодня даже заявила, что если ты откажешься, они подадут в суд!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>