--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чёрного Генерала больше нет, — прошептал он, и голос его прозвучал на редкость надломленно.</w:t>
+        <w:t>— Чёрного генерала больше нет, — прошептал он, и голос его прозвучал на редкость надломленно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но сегодня всё было иначе. Стоило ему попытаться вспомнить о Чёрном Генерале или Золотой Броне, как аромат сливы мэй вновь дурманил разум. Этот запах был точь-в-точь как сам Цунцзинь — холодный и отстраненный для всех, но раскрывающий свою сокровенную, благоухающую сердцевину лишь для него одного.</w:t>
+        <w:t>Но сегодня всё было иначе. Стоило ему попытаться вспомнить о Чёрном генерале или Золотой Броне, как аромат сливы мэй вновь дурманил разум. Этот запах был точь-в-точь как сам Цунцзинь — холодный и отстраненный для всех, но раскрывающий свою сокровенную, благоухающую сердцевину лишь для него одного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он был двуполым — шуан'эром, и без должной подготовки такое испытание могло закончиться визитом в императорскую лечебницу.</w:t>
+        <w:t>Он был шуан'эром — двуполым, и без должной подготовки такое испытание могло закончиться визитом в императорскую лечебницу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Четвертый принц, Гу Шэн, едва заметно прищурился. Река Хуаньхэ у подножия горы — это приток нижней Цинхэ. Сейчас, когда Цинхэ затопила поля Ичжоу, это полбеды. Но если последовать совету старейшины Ли и вернуть реку в русло, уровень воды в Хуаньхэ неизбежно поднимется. А гора Хойшань после того, как её вершину срыли ради храма, стала крайне неустойчивой. Еще в прошлом месяце его дед присылал вести, что гора содрогалась несколько раз, и рабочих пришлось отозвать.</w:t>
+        <w:t>Четвёртый принц, Гу Шэн, едва заметно прищурился. Река Хуаньхэ у подножия горы — это приток нижней Цинхэ. Сейчас, когда Цинхэ затопила поля Ичжоу, это полбеды. Но если последовать совету старейшины Ли и вернуть реку в русло, уровень воды в Хуаньхэ неизбежно поднимется. А гора Хойшань после того, как её вершину срыли ради храма, стала крайне неустойчивой. Еще в прошлом месяце его дед присылал вести, что гора содрогалась несколько раз, и рабочих пришлось отозвать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отец, в Ичжоу и раньше случались наводнения, наверняка у местных властей есть план действий. Губернатор просто слишком разволновался из-за нужд народа, — произнес четвертый принц, выходя в центр зала. — Я готов лично отправиться туда, чтобы во всём разобраться.</w:t>
+        <w:t>— Отец, в Ичжоу и раньше случались наводнения, наверняка у местных властей есть план действий. Губернатор просто слишком разволновался из-за нужд народа, — произнес четвёртый принц, выходя в центр зала. — Я готов лично отправиться туда, чтобы во всём разобраться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Четвертый принц никогда не инспектировал земли от имени императора, это может быть неосмотрительно, — возразил цензор из Дучаюаня.</w:t>
+        <w:t>— Четвёртый принц никогда не инспектировал земли от имени императора, это может быть неосмотрительно, — возразил цензор из Дучаюаня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чиновники в нерешительности переглядывались. Лишь когда император повторил вопрос, главный цензор Ли Юньвэнь и комиссар Лю Цзюйчжэн вышли вперед. Император кивнул и приказал генералу Минвэю выделить три тысячи воинов для охраны. Четвертому принцу было даровано право распоряжаться зернохранилищами Ичжоу. Приказ был ясен: немедленно выдвигаться на инспекцию затопленных земель.</w:t>
+        <w:t>Чиновники в нерешительности переглядывались. Лишь когда император повторил вопрос, главный цензор Ли Юньвэнь и комиссар Лю Цзюйчжэн вышли вперед. Император кивнул и приказал генералу Минвэю выделить три тысячи воинов для охраны. Четвёртому принцу было даровано право распоряжаться зернохранилищами Ичжоу. Приказ был ясен: немедленно выдвигаться на инспекцию затопленных земель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>