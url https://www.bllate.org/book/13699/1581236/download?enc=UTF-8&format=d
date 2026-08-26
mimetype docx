--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Жань, почувствовав вибрацию телефона, взглянул на экран и увидел, что уровень симпатии снова повысился, принеся новые награды. В то же время игра принудительно завершила сеанс для установки обновления.</w:t>
+        <w:t>Линь Жань, почувствовав вибрацию телефона, взглянул на экран и увидел, что уровень благосклонности снова повысился, принеся новые награды. В то же время игра принудительно завершила сеанс для установки обновления.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако, вспомнив, что на значке был силуэт, похожий на Уголька, он решил считать это благословением от своего малыша.</w:t>
+        <w:t>Однако, вспомнив, что на ордене был силуэт, похожий на Уголька, он решил считать это благословением от своего малыша.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но одно было несомненно: это奇异ное пространство предоставляло большинству демонов крайне важное место для отдыха и восстановления.</w:t>
+        <w:t>Но одно было несомненно: это странное пространство предоставляло большинству демонов крайне важное место для отдыха и восстановления.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Самое ужасное было то, что Нимо, как потомок рода Луна, должен был обладать сильной наследственной кровью, но его крылья были слабыми, он не говорил, и его талант так и не пробудился.</w:t>
+        <w:t>Самое ужасное было то, что Нимо, как потомок клана Луна, должен был обладать сильной наследственной кровью, но его крылья были слабыми, он не говорил, и его талант так и не пробудился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>