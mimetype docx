--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -3758,51 +3758,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Говоря это, Линь Кэ увидел, как среброволосый юноша стоит у двери и набирает код на электронном замке.</w:t>
+        <w:t>Говоря это, Линь Кэ увидел, как сереброволосый юноша стоит у двери и набирает код на электронном замке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,51 +4078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Среброволосый юноша опустил взгляд на крошечного малыша, и лёд в его глазах тут же растаял.</w:t>
+        <w:t>Сереброволосый юноша опустил взгляд на крошечного малыша, и лёд в его глазах тут же растаял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>