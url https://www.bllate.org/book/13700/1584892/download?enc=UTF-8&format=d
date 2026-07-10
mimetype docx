--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Байчжоу был его братом с серебристыми волосами и запахом моря, а не этот незнакомец.</w:t>
+        <w:t>Шэнь Байчжоу был его братом с серебряными волосами и запахом моря, а не этот незнакомец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Щечки Синно покраснели от щипков, и он протестующе замычал. Вывернувшись из рук брата, он подбежал к своему деревянному мечу и обнял его.</w:t>
+        <w:t>Щечки Синно покраснели от щипков, и он протестующе замычал. Вывернувшись из рук брата, он подбежал к своему маленькому деревянному мечу и обнял его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,115 +2318,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синно несколько раз обошел гостиную, прижимая к себе деревянный меч. Ему было скучно и одиноко. Он забрался на подоконник и принялся преданно высматривать у ворот жилого комплекса знакомые фигуры.</w:t>
-[...63 lines deleted...]
-        <w:t>Вернувшись в центр комнаты, он заметил на журнальном столике незнакомую коробку с моделью игрушечного городка. После недавних подарков Синно уже не слишком удивлялся новым вещам.</w:t>
+        <w:t>Синно несколько раз обошел гостиную, прижимая к себе маленький деревянный меч. Ему было скучно и одиноко. Он забрался на подоконник и принялся преданно высматривать у ворот жилого комплекса знакомые фигуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так и не дождавшись ни папы, ни брата, Синно тяжело вздохнул и решил пока убрать свой маленький деревянный меч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в центр комнаты, он заметил на журнальном столике незнакомую коробку с моделью «Городка игрушек». После недавних подарков Синно уже не слишком удивлялся новым вещам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Игрушка оказалась настолько большой, что заняла почти весь стол. Это был сказочный городок, раскрашенный в яркие, сочные цвета: крошечные магазинчики, жилые дома, кофейня, почта, аптека, уличные фонари и идеально чистые мостовые...</w:t>
+        <w:t>Игрушка оказалась настолько большой, что заняла почти весь стол. Это был сказочный «Городок игрушек», раскрашенный в яркие, сочные цвета: крошечные магазинчики, жилые дома, кофейня, почта, аптека, уличные фонари и идеально чистые мостовые...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,83 +2574,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Голоса перебивали друг друга, кричали, спорили. В пустой, тихой гостиной внезапно стало шумно, как на оживленном проспекте. Человечки в игрушечном городке словно ожили, их нарисованные рты растянулись в неестественно широких улыбках.</w:t>
-[...31 lines deleted...]
-        <w:t>Синно зажал уши руками — шум был таким сильным, что барабанные перепонки начали ныть. Прижимая к себе деревянный меч, он отступил на шаг, озираясь в поисках источника звука.</w:t>
+        <w:t>Голоса перебивали друг друга, кричали, спорили. В пустой, тихой гостиной внезапно стало шумно, как на оживленном проспекте. Человечки в «Городке игрушек» словно ожили, их нарисованные рты растянулись в неестественно широких улыбках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синно зажал уши руками — шум был таким сильным, что барабанные перепонки начали ныть. Прижимая к себе маленький деревянный меч, он отступил на шаг, озираясь в поисках источника звука.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>