--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Внезапно в центре инстанса категории «Б» возник маленький мальчик с алыми губами и белоснежными зубами.</w:t>
+        <w:t>Внезапно в центре инстанса B-класса возник маленький мальчик с алыми губами и белоснежными зубами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лишь новенькая девушка, ещё не разобравшаяся в ситуации, подошла к Синно и спросила:</w:t>
+        <w:t>Лишь новый игрок-женщина, ещё не разобравшаяся в ситуации, подошла к Синно и спросила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Женщина с короткой стрижкой глубоко вздохнула, стараясь сохранять спокойствие.</w:t>
+        <w:t>Игрок-женщина с короткой стрижкой глубоко вздохнула, стараясь сохранять спокойствие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Женщина с короткой стрижкой смотрела на маленькую фигурку Синно, и ей вдруг вспомнилась её младшая двоюродная сестра. Слова вырвались раньше, чем она успела подумать:</w:t>
+        <w:t>Игрок-женщина с короткой стрижкой смотрела на маленькую фигурку Синно, и ей вдруг вспомнилась её младшая двоюродная сестра. Слова вырвались раньше, чем она успела подумать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она достала пару ботинок-артефактов и, скрепя сердце, подошла, неловко поставив их у ног Синно.</w:t>
+        <w:t>Она достала пару ботинок-предметов и, скрепя сердце, подошла, неловко поставив их у ног Синно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Женщина с короткой стрижкой хотела было сказать, что за ними гонятся лозы-монстры, но, обернувшись, не увидела и следа никаких лоз.</w:t>
+        <w:t>Игрок-женщина с короткой стрижкой хотела было сказать, что за ними гонятся лозы-монстры, но, обернувшись, не увидела и следа никаких лоз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Может, применить какой-нибудь артефакт? Не могли же они испугаться нас и отступить?</w:t>
+        <w:t>— Может, применить какой-нибудь предмет? Не могли же они испугаться нас и отступить?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6510,51 +6510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Повариха, дородная и крепкая, попробовала ложкой сливочно-грибной суп из котла и, мечтательно прикрыв лицо, сказала:</w:t>
+        <w:t>Кухарка, дородная и крепкая, попробовала ложкой сливочно-грибной суп из котла и, мечтательно прикрыв лицо, сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6638,51 +6638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Повариха, не желая уступать, упёрла руки в бока, нахмурилась и застучала поварёшкой по плите.</w:t>
+        <w:t>Кухарка, не желая уступать, упёрла руки в бока, нахмурилась и застучала поварёшкой по плите.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6766,51 +6766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы что тут делаете?! — крикнула повариха на этих слабых людей, которых она могла прихлопнуть одним ударом поварёшки.</w:t>
+        <w:t>— Вы что тут делаете?! — крикнула кухарка на этих слабых людей, которых она могла прихлопнуть одним ударом поварёшки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На ужин они должны были явиться в столовую вовремя и выпить тщательно приготовленный поварихой суп.</w:t>
+        <w:t>На ужин они должны были явиться в столовую вовремя и выпить тщательно приготовленный кухаркой суп.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7022,51 +7022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кто бы мог подумать, что повариха, услышав их, фыркнет и, задрав подбородок, высокомерно скажет:</w:t>
+        <w:t>Кто бы мог подумать, что кухарка, услышав их, фыркнет и, задрав подбородок, высокомерно скажет:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7086,83 +7086,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Положение поварихи в замке было довольно высоким, и другие слуги не смели ей перечить. Они поспешно зашептали:</w:t>
-[...31 lines deleted...]
-        <w:t>— Эти ничтожества всё равно долго не проживут, повариха, не сердитесь, не стоит из-за них злиться.</w:t>
+        <w:t>Положение кухарки в замке было довольно высоким, и другие слуги не смели ей перечить. Они поспешно зашептали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эти ничтожества всё равно долго не проживут, кухарка, не сердитесь, не стоит из-за них злиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7278,51 +7278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Игроки переглянулись и, боясь по-настоящему разозлить эту повариху-монстра, поспешно попрощались и ушли.</w:t>
+        <w:t>Игроки переглянулись и, боясь по-настоящему разозлить эту кухарку-монстра, поспешно попрощались и ушли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8750,51 +8750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это фирменное блюдо поварихи, специально приготовленное более лёгким. Маленький хозяин, попробуйте.</w:t>
+        <w:t>— Это фирменное блюдо кухарки, специально приготовленное более лёгким. Маленький хозяин, попробуйте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8878,83 +8878,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хлебцы, которые пекла тётя-повариха, были такими же вкусными, как и раньше!</w:t>
-[...31 lines deleted...]
-        <w:t>Прятавшаяся в углу и наблюдавшая за маленьким хозяином повариха, услышав это, вздохнула с облегчением и не смогла сдержать самодовольной улыбки.</w:t>
+        <w:t>Хлебцы, которые пекла тётя-кухарка, были такими же вкусными, как и раньше!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прятавшаяся в углу и наблюдавшая за маленьким хозяином кухарка, услышав это, вздохнула с облегчением и не смогла сдержать самодовольной улыбки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9262,51 +9262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Женщина с короткой стрижкой уже общалась с Синно, поэтому её слова не звучали так фальшиво.</w:t>
+        <w:t>Игрок-женщина с короткой стрижкой уже общалась с Синно, поэтому её слова не звучали так фальшиво.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9678,51 +9678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он слез со стула и подошёл к женщине с короткой стрижкой, которая дала ему ботинки.</w:t>
+        <w:t>Он слез со стула и подошёл к игроку-женщине с короткой стрижкой, которая дала ему ботинки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Женщина с короткой стрижкой, увидев милую, мягкую улыбку Синно, в которой, как в звёздном небе, сияли яркие огоньки, на мгновение замерла и мысленно закричала от восторга.</w:t>
+        <w:t>Игрок-женщина с короткой стрижкой, увидев милую, мягкую улыбку Синно, в которой, как в звёздном небе, сияли яркие огоньки, на мгновение замерла и мысленно закричала от восторга.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9838,51 +9838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К счастью, женщина с короткой стрижкой сохранила остатки самообладания, кашлянула, собралась с мыслями и поспешно ответила:</w:t>
+        <w:t>К счастью, игрок-женщина с короткой стрижкой сохранила остатки самообладания, кашлянула, собралась с мыслями и поспешно ответила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>