--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синно, увидев незнакомого гостя-дядю, тихо вздохнул и указал на лестницу.</w:t>
+        <w:t>Синно, увидев незнакомого гостя-брата, тихо вздохнул и указал на лестницу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мужчина-игрок выругался и широко раскрыл глаза:</w:t>
+        <w:t>Игрок-мужчина выругался и широко раскрыл глаза:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синно сидел на ступеньке и, склонив голову, с недоумением смотрел, как эти дядя и тётя тихо переговариваются.</w:t>
+        <w:t>Синно сидел на ступеньке и, склонив голову, с недоумением смотрел, как эти брат и сестра тихо переговариваются.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тётя, что ты смотришь?</w:t>
+        <w:t>— Сестра, что ты смотришь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Женщина с короткой стрижкой покачала головой: «Ничего. Пойдём, Синно, тётя снесёт тебя вниз».</w:t>
+        <w:t>Женщина с короткой стрижкой покачала головой: «Ничего. Пойдём, Синно, сестра снесёт тебя вниз».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Спасибо, тётя.</w:t>
+        <w:t>— Спасибо, сестра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тётя, пойдём вниз.</w:t>
+        <w:t>— Сестра, пойдём вниз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дворецкий, можешь помочь мне переодеться?</w:t>
+        <w:t>— Дядя-дворецкий, можешь помочь мне переодеться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>