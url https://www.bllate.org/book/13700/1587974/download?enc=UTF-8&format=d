--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В правилах разве не говорится, что вечером мы должны выпить миску супа, приготовленного поварихой? Почему эта повариха нам его не даёт?!</w:t>
+        <w:t>— В правилах разве не говорится, что вечером мы должны выпить миску супа, приготовленного кухаркой? Почему эта кухарка нам его не даёт?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Но повариха не хочет нам готовить. Кстати, это правило мы, кажется, так и не выполнили?</w:t>
+        <w:t>— Но кухарка не хочет нам готовить. Кстати, это правило мы, кажется, так и не выполнили?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Точно, суп поварихи они так и не попробовали!</w:t>
+        <w:t>Точно, суп кухарки они так и не попробовали!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Может быть, источник их эмоциональной нестабильности и раздражительности кроется именно в том, что они не соблюли правило и не выпили миску супа, приготовленного поварихой, до наступления темноты?</w:t>
+        <w:t>Может быть, источник их эмоциональной нестабильности и раздражительности кроется именно в том, что они не соблюли правило и не выпили миску супа, приготовленного кухаркой, до наступления темноты?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синно, протирая сонные глазки, растерянно подошёл к лестнице, и слуга снёс его вниз.</w:t>
+        <w:t>Синно, протирая сонные глазки, заспанно подошёл к лестнице, и слуга отнёс его вниз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слуга почтительно ответил: «Хозяин уже поел. Что бы хотел маленький хозяин? Можете сказать поварихе».</w:t>
+        <w:t>Слуга почтительно ответил: «Хозяин уже поел. Что бы хотел маленький хозяин? Можете сказать кухарке».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Повариха, которая всё время была на кухне, поспешно вышла. На её полном, довольном лице появилась улыбка, и глаза сузились в щёлочки.</w:t>
+        <w:t>Кухарка, которая всё время была на кухне, поспешно вышла. На её полном, довольном лице появилась улыбка, и глаза сузились в щёлочки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кондитер, который обычно был не так востребован, как повариха, увидев маленького хозяина, загорелся энтузиазмом и своим худым телом оттеснил повариху.</w:t>
+        <w:t>Кондитер, который обычно был не так востребован, как кухарка, увидев маленького хозяина, загорелся энтузиазмом и своим худым телом оттеснил кухарку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Повариха терпеть не могла заискивающее выражение лица кондитера и от злости стиснула зубы так, что заскрипело.</w:t>
+        <w:t>Кухарка терпеть не могла заискивающее выражение лица кондитера и от злости стиснула зубы так, что заскрипело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синно был очень отзывчивым малышом. Он встал на цыпочки и похлопал по руке повариху и кондитера.</w:t>
+        <w:t>Синно был очень отзывчивым малышом. Он встал на цыпочки и похлопал кухарку и кондитера по рукам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Повариха тоже не хотела отставать и принялась готовить самый вкусный суп, который так похвалил маленький хозяин!</w:t>
+        <w:t>Кухарка тоже не хотела отставать и принялась готовить самый вкусный суп, который так похвалил маленький хозяин!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Едва они подошли к двери, как повариха громко на них накричала:</w:t>
+        <w:t>Едва они подошли к двери, как кухарка громко на них накричала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет, не получится! Попросить повариху приготовить суп — это тупик! Этот монстр слишком высокого уровня, мы же не можем заставить её готовить для нас!</w:t>
+        <w:t>— Нет, не получится! Попросить кухарку приготовить суп — это тупик! Этот монстр слишком высокого уровня, мы же не можем заставить её готовить для нас!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты ещё меня учишь! Я воспитала детей не одну тысячу, а может, и все восемьсот!</w:t>
+        <w:t>— Ты ещё меня учишь! Я учила детей не одну тысячу, а может, и все восемьсот!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,115 +3790,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Потому что повариха не готовит нам суп и еду, она просто нас презирает!</w:t>
-[...63 lines deleted...]
-        <w:t>Рассказывая о том, как высокомерно и надменно относится к ним повариха, новая игрок-женщина вдруг остановилась, почувствовав холодок по спине.</w:t>
+        <w:t>— Потому что кухарка не готовит нам суп и еду, она просто нас презирает!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новая игрок-женщина, поддавшись эмоциям, на мгновение разошлась и тихо пожаловалась маленькому хозяину на кухарку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рассказывая о том, как высокомерно и надменно относится к ним кухарка, новая игрок-женщина вдруг остановилась, почувствовав холодок по спине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,51 +3982,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет, тётя, повариха принесла малышу еду. Хочешь поесть со мной?</w:t>
+        <w:t>— Нет, тётя, кухарка принесла малышу еду. Хочешь поесть со мной?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>