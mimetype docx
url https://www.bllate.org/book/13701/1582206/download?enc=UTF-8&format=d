--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сяо Бэй, перестань пукать! Ну и вонь! А ну отпусти столб, Сяосань тебя сейчас чистеньким сделает!</w:t>
+        <w:t>— Мишка, перестань пукать! Ну и вонь! А ну отпусти столб, Сяосань тебя сейчас чистеньким сделает!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А! Старший брат! — Цзян Сяоэр посмотрел на него как на спасителя и тут же затараторил: — Сяо Бэй не хочет мыться! Что нам делать? Мы уже три раза воду грели!</w:t>
+        <w:t>— А! Старший брат! — Цзян Сяоэр посмотрел на него как на спасителя и тут же затараторил: — Мишка не хочет мыться! Что нам делать? Мы уже три раза воду грели!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сяо Бэй тоже ешь. Мясо — это очень вкусно!</w:t>
+        <w:t>— Мишка тоже ешь. Мясо — это очень вкусно!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>