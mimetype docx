--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У того ноги длиной в метр, а его собственные… палочки для еды и то длиннее. Ладно, лучше не рисковать. А то вдруг этот старый друг вернётся домой, наточит нож и зарежет его?</w:t>
+        <w:t>У того ноги длиной в метр, а его собственные… палочки для еды и то длиннее. Ладно, лучше не рисковать. А то вдруг этот старина вернётся домой, наточит нож и зарежет его?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Цзыму посмотрел на живот гэ'эра Вана и подумал: «Вот это дела у старого друга». Такой симпатичный парень, на вид лет двадцати, а пивной живот такой, будто на восьмом-девятом месяце беременности. Как он теперь жену себе найдёт?</w:t>
+        <w:t>Бай Цзыму посмотрел на живот гэ'эра Вана и подумал: «Вот это дела у старины». Такой симпатичный парень, на вид лет двадцати, а пивной живот такой, будто на восьмом-девятом месяце беременности. Как он теперь жену себе найдёт?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старшие товарищи, видя, что он не верит, понимали, что у этого парня лицо, созданное для того, чтобы жить за счёт женщин, и, вероятно, солидное прошлое. Хотя он был отличным работником, один за троих, но ленился так, что другим и не снилось. Если другие работали три дня и два отдыхали, то Бай Цзыму работал один день и брал три дня отпуска, чтобы выспаться, а потом возвращался. И при этом начальник не решался его уволить.</w:t>
+        <w:t>Старшие товарищи, видя, что он не верит, понимали, что у этого парня лицо, созданное для того, чтобы есть мягкий рис, и, вероятно, солидное прошлое. Хотя он был отличным работником, один за троих, но ленился так, что другим и не снилось. Если другие работали три дня и два отдыхали, то Бай Цзыму работал один день и брал три дня отпуска, чтобы выспаться, а потом возвращался. И при этом начальник не решался его уволить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот старый друг, судя по всему, был беден, дома у него, наверное, и мыши тощие. И при этом у него такой живот. Скорее всего, он так и не найдёт себе жену.</w:t>
+        <w:t>Этот старина, судя по всему, был беден, дома у него, наверное, и мыши тощие. И при этом у него такой живот. Скорее всего, он так и не найдёт себе жену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>