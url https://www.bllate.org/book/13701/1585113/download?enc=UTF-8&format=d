--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -2414,83 +2414,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глаза Цзян Сяоэра тут же загорелись, и он весь оживился.</w:t>
-[...31 lines deleted...]
-        <w:t>— Брат и мишка пойдут со мной?</w:t>
+        <w:t>Глаза Цзян Сяосаня тут же загорелись, и он весь оживился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Младший брат и мишка пойдут со мной?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В городе было многолюдно, и легко было растеряться. Однажды в деревне была новая невестка, которая пошла на ярмарку с сыном. Увидев у старушки красивые заколки, она засмотрелась и не заметила, как её сын ушёл за продавцом сахарных петушков.</w:t>
+        <w:t>В городе было многолюдно, и легко было растеряться. Однажды в деревне была новая невестка, которая пошла на ярмарку с сыном. Увидев у старушки красивые заколки, она засмотрелась и не заметила, как её сын ушёл за продавцом танхулу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,51 +3918,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да так, ни над чем. Просто думаю, что некоторые люди рождены с тонкой судьбой, а мнят о себе слишком много.</w:t>
+        <w:t>— Да так, ни над чем. Просто думаю, что у некоторых людей судьба тоньше бумаги, а сердце выше неба.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>