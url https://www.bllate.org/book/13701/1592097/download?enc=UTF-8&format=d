--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -46,83 +46,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она уже набрала в грудь воздуха, чтобы разразиться площадной бранью, но в этот момент из дома вышли Хуцзы и Супруг Цянь. Совсем недавно дядя заставил сына со старшим братом взвешивать зерно, но Хуцзы, витая в облаках, раз за разом сбивался со счёта. В деле уплаты налогов лучше сдать лишнее, чем недодать хоть горсть, поэтому Супруг Цянь, опасаясь ошибки, лично следил за каждым движением сына.</w:t>
-[...31 lines deleted...]
-        <w:t>— Что ты опять затеяла в такой день? — прикрикнул Супруг Цянь на жену. — Делать нечего? Если сил невпроворот, бери мешки и тащи на площадь.</w:t>
+        <w:t>Она уже набрала в грудь воздуха, чтобы разразиться площадной бранью, но в этот момент из дома вышли Хуцзы и Дядя Цянь. Совсем недавно дядя заставил сына со старшим братом взвешивать зерно, но Хуцзы, витая в облаках, раз за разом сбивался со счёта. В деле уплаты налогов лучше сдать лишнее, чем недодать хоть горсть, поэтому Дядя Цянь, опасаясь ошибки, лично следил за каждым движением сына.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты опять затеяла в такой день? — прикрикнул Дядя Цянь на жену. — Делать нечего? Если сил невпроворот, бери мешки и тащи на площадь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Супруг Цянь не успел ответить — у ворот раздалось сухое покашливание, и во двор с хмурым видом вошёл Староста деревни.</w:t>
+        <w:t>Дядя Цянь не успел ответить — у ворот раздалось сухое покашливание, и во двор с хмурым видом вошёл Староста деревни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его зять был таким крохотным, что весил от силы цзиней двадцать вместе с потрохами. Какая в его кулачке может быть сила? Разве что цыплёнка пришибить. А Дабао — рослый, крепкий, настоящий бычок. Кровь из носа пошла только потому, что это самое нежное место. Вон, он уже и выть перестал. Если бы действительно было больно, разве бы он так быстро успокоился?</w:t>
+        <w:t>Его шурин был таким крохотным, что весил от силы цзиней двадцать вместе с потрохами. Какая в его кулачке может быть сила? Разве что цыплёнка пришибить. А Дабао — рослый, крепкий, настоящий бычок. Кровь из носа пошла только потому, что это самое нежное место. Вон, он уже и выть перестал. Если бы действительно было больно, разве бы он так быстро успокоился?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сяои! Сяои! — во двор, задыхаясь, вбежал один из сельских супругов.</w:t>
+        <w:t>— Сяои! Сяои! — во двор, задыхаясь, вбежал один из сельских фуланов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В конце деревни беглецов тоже не оказалось. У дороги стоял Супруг Цянь с таким выражением лица, будто не знал — то ли смеяться, то ли креститься.</w:t>
+        <w:t>В конце деревни беглецов тоже не оказалось. У дороги стоял Дядя Цянь с таким выражением лица, будто не знал — то ли смеяться, то ли креститься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,83 +3950,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ещё бы не видеть! Мясник Чжан летел впереди, а Бай Цзыму — следом, да ещё и камнями в него швырял. Мясник, видя, что преследователь не отстаёт уже вторую листу, перепугался до смерти и, завывая как побитый пёс, звал на помощь.</w:t>
-[...31 lines deleted...]
-        <w:t>Супруг Цянь едва сдерживал хохот. Он указал рукой на узкую тропку: Мясник, мол, совсем голову потерял от страха и снова к началу деревни кругом припустил.</w:t>
+        <w:t>Ещё бы не видеть! Мясник Чжан летел впереди, а Бай Цзыму — следом, да ещё и камнями в него швырял. Мясник, видя, что преследователь не отстаёт уже два ли, перепугался до смерти и, завывая как побитый пёс, звал на помощь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядя Цянь едва сдерживал хохот. Он указал рукой на узкую тропку: Мясник, мол, совсем голову потерял от страха и снова к началу деревни кругом припустил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>